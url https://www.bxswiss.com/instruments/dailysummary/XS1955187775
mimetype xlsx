--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2cca8365ee43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea453d6edfda4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feb9c45a7d34ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59af568298314d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ce53b9a0a64e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feb9c45a7d34ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd25e74631a425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59af568298314d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,395</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,375</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>97,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,195</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>