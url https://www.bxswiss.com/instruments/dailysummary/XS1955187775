--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea453d6edfda4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8780ab7b24f5430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59af568298314d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fd6e3b4b614ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd25e74631a425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59af568298314d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b10fa3c8c14da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fd6e3b4b614ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,065</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,870</x:t>
-[...512 lines deleted...]
-          <x:t>96,545</x:t>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>