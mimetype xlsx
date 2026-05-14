--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8780ab7b24f5430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376dfed47ae14ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fd6e3b4b614ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0337aec3834bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b10fa3c8c14da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fd6e3b4b614ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c71d9982c64f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0337aec3834bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,375</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,615</x:t>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,485</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,445</x:t>
-[...166 lines deleted...]
-          <x:t>96,725</x:t>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>