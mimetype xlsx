--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376dfed47ae14ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f59a2408a2e4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0337aec3834bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree679cc05f174052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c71d9982c64f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0337aec3834bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd0473cdb224b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree679cc05f174052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,485</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,445</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,505</x:t>
-[...16 lines deleted...]
-          <x:t>96,635</x:t>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>96,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>