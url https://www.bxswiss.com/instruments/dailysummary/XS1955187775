--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f59a2408a2e4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fedf8458114da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree679cc05f174052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd857b474848f4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd0473cdb224b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree679cc05f174052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra492d53a706f4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd857b474848f4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,640</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,905</x:t>
-[...31 lines deleted...]
-          <x:t>96,735</x:t>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,700</x:t>
-[...281 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...63 lines deleted...]
-          <x:t>96,910</x:t>
+          <x:t>97,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>