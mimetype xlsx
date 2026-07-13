--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fedf8458114da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bb089b249d4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd857b474848f4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f09338bb324e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra492d53a706f4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd857b474848f4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad777ecf98ac4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f09338bb324e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...291 lines deleted...]
-          <x:t>97,010</x:t>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>97,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>