--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bb089b249d4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070664f2d6a442fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f09338bb324e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aebeee7c5224f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad777ecf98ac4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f09338bb324e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec3ca40459a4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aebeee7c5224f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,810</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,130</x:t>
-[...4 lines deleted...]
-          <x:t>96,995</x:t>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>97,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>