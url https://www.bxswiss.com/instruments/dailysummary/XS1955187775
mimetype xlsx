--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070664f2d6a442fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df02cdebb974ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aebeee7c5224f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fa5a7711994936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec3ca40459a4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aebeee7c5224f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b0e40989fd4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fa5a7711994936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1955187775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,345</x:t>
-[...139 lines deleted...]
-          <x:t>97,040</x:t>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>96,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>96,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>