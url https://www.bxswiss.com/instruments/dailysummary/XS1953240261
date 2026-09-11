--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4556f445c640b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9293bf6e56c0439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c43e1b8dc42bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64ba83a890d42d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b124c8cf7764b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c43e1b8dc42bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54dee11eb8324c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64ba83a890d42d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>90,010</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>89,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,620</x:t>
-[...200 lines deleted...]
-          <x:t>88,825</x:t>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,750</x:t>
-[...139 lines deleted...]
-          <x:t>89,155</x:t>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>