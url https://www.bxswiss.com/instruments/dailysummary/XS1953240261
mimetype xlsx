--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9293bf6e56c0439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38074bc14c134c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64ba83a890d42d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a586fd0fec4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54dee11eb8324c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64ba83a890d42d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bcecba60f24540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a586fd0fec4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>