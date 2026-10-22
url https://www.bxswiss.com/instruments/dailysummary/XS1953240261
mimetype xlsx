--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38074bc14c134c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542b14fd0263481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a586fd0fec4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f173e6ed49b48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bcecba60f24540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a586fd0fec4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284eb08a171d429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f173e6ed49b48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>86,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>86,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,655</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>86,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>