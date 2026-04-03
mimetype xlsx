--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3213c9bc9e9343da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e9c114098242dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc5efcafe7d4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a621f5b73e4610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd633050559d14450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc5efcafe7d4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc648c095e5974b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a621f5b73e4610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,415</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>