--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e9c114098242dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c58e42dfbf04cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a621f5b73e4610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26393845d48147e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc648c095e5974b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a621f5b73e4610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5118bfb6cd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26393845d48147e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,170</x:t>
-[...21 lines deleted...]
-          <x:t>88,895</x:t>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,755</x:t>
-[...43 lines deleted...]
-          <x:t>89,530</x:t>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,915</x:t>
-[...301 lines deleted...]
-          <x:t>89,200</x:t>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>