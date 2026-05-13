--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c58e42dfbf04cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd615b6eb6b497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26393845d48147e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4023fccc8f482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5118bfb6cd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26393845d48147e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085bf1c47616459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4023fccc8f482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,410</x:t>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,200</x:t>
-[...124 lines deleted...]
-          <x:t>89,835</x:t>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,500</x:t>
-[...215 lines deleted...]
-          <x:t>90,200</x:t>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>