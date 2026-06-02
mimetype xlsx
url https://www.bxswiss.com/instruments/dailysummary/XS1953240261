--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd615b6eb6b497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b6a00bdd6e4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4023fccc8f482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1829a747b198454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085bf1c47616459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4023fccc8f482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fd103808714112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1829a747b198454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,105</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,885</x:t>
-[...92 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,860</x:t>
-[...151 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,180</x:t>
-[...48 lines deleted...]
-          <x:t>89,280</x:t>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,010</x:t>
-[...220 lines deleted...]
-          <x:t>89,055</x:t>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>