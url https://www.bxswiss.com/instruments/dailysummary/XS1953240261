--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b6a00bdd6e4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801347041705492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1829a747b198454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f5b148051346f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fd103808714112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1829a747b198454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3b4aefe3f943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f5b148051346f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,485</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,070</x:t>
-[...156 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,055</x:t>
-[...146 lines deleted...]
-          <x:t>88,860</x:t>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,780</x:t>
-[...193 lines deleted...]
-          <x:t>89,540</x:t>
+          <x:t>90,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>