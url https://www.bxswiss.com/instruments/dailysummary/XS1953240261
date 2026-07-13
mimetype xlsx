--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801347041705492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re715c50a3a684b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f5b148051346f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbcfc5887c24877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3b4aefe3f943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f5b148051346f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c2d0cb0d854dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbcfc5887c24877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...21 lines deleted...]
-          <x:t>89,665</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>89,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,045</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>90,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>