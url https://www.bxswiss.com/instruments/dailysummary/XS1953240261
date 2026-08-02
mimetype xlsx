--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re715c50a3a684b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4556f445c640b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbcfc5887c24877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c43e1b8dc42bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c2d0cb0d854dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbcfc5887c24877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b124c8cf7764b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c43e1b8dc42bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia Company 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1953240261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,630</x:t>
-[...512 lines deleted...]
-          <x:t>90,215</x:t>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,735</x:t>
-[...53 lines deleted...]
-          <x:t>90,045</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>