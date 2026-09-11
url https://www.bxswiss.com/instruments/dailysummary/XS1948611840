--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e029728cf4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748ed73d6064988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50bda83efcc14077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49e8503f9554286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c92d42c75f48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50bda83efcc14077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb9f3ae1c574569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49e8503f9554286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1948611840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,975</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>95,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>95,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>