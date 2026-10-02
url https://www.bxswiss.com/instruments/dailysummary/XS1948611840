--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748ed73d6064988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bf6de9a50a4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49e8503f9554286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c103ae4e7a44894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb9f3ae1c574569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49e8503f9554286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606f2613875e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c103ae4e7a44894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1948611840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>