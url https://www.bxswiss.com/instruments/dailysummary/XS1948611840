--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bf6de9a50a4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc88ee7b349c4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c103ae4e7a44894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5766613c846f431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606f2613875e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c103ae4e7a44894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e82aae5b454744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5766613c846f431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1948611840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,620</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,415</x:t>
-[...16 lines deleted...]
-          <x:t>95,530</x:t>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>95,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>94,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>