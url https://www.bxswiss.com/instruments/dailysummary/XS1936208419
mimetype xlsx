--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b82fcd0371641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf838166404c04dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219444460503498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2082ea78d81646dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01591e6192ed4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219444460503498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527f5f5b1a294434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2082ea78d81646dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>