--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf838166404c04dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f79de85eaf34f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2082ea78d81646dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4e022c848240c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527f5f5b1a294434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2082ea78d81646dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36202be3bec14d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4e022c848240c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,145</x:t>
-[...33 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>100,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>99,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>