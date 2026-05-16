--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f79de85eaf34f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875f6615dce64362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4e022c848240c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd242c9c8db754288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36202be3bec14d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4e022c848240c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f52a35a2e942db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd242c9c8db754288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...210 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
-[...355 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>