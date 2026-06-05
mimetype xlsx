--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875f6615dce64362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eed7cbe93bf4b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd242c9c8db754288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11997cf8bc314393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f52a35a2e942db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd242c9c8db754288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6808625ecd46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11997cf8bc314393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,985</x:t>
-[...26 lines deleted...]
-          <x:t>100,065</x:t>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,055</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,315</x:t>
-[...97 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>99,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,965</x:t>
-[...360 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>