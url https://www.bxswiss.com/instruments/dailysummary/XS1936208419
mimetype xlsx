--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eed7cbe93bf4b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084a039d25ef4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11997cf8bc314393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146a962e7cc04258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6808625ecd46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11997cf8bc314393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3572835a274e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146a962e7cc04258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>99,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>