--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084a039d25ef4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58895f5ae00c40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146a962e7cc04258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b0ebb15b8b459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3572835a274e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146a962e7cc04258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf958cd77b9b644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b0ebb15b8b459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,970</x:t>
-[...26 lines deleted...]
-          <x:t>100,020</x:t>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,935</x:t>
-[...11 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,835</x:t>
-[...26 lines deleted...]
-          <x:t>99,945</x:t>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,805</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>100,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>