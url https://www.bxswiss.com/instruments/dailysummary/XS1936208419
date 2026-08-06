--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58895f5ae00c40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd899c6932cd84915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b0ebb15b8b459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1330c685201240a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf958cd77b9b644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b0ebb15b8b459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daf0dfe12b14757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1330c685201240a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,205</x:t>
-[...80 lines deleted...]
-          <x:t>100,125</x:t>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...367 lines deleted...]
-          <x:t>100,115</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,905</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>