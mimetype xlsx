--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd899c6932cd84915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9bfb6e88e14e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1330c685201240a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8ae65d8c394ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daf0dfe12b14757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1330c685201240a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aebdaf321ba489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8ae65d8c394ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,915</x:t>
-[...16 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,895</x:t>
+          <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>99,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>99,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>