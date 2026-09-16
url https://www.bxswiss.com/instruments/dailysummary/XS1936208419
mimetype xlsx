--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9bfb6e88e14e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba834fe1a3ae475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8ae65d8c394ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3279688c7454de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aebdaf321ba489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8ae65d8c394ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c12087f936b405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3279688c7454de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936208419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>99,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...6 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,685</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...53 lines deleted...]
-          <x:t>99,605</x:t>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...26 lines deleted...]
-          <x:t>99,625</x:t>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>