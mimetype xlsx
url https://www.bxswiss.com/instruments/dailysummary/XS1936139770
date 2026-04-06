--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree33d98e0a11412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a05915970e84528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e0cec6f96b4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b386a5480bb4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69a404d27934ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e0cec6f96b4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34aed31c206b4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b386a5480bb4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>