--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a05915970e84528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54007c6d6c4d49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b386a5480bb4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70ea619df8d4dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34aed31c206b4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b386a5480bb4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de0588e2c71494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70ea619df8d4dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,240</x:t>
-[...522 lines deleted...]
-          <x:t>95,580</x:t>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>