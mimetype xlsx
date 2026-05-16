--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54007c6d6c4d49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcca5b9146394684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70ea619df8d4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40107be30534f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de0588e2c71494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70ea619df8d4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74cf0be1bfe4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40107be30534f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>95,555</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...409 lines deleted...]
-          <x:t>96,055</x:t>
+          <x:t>95,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>