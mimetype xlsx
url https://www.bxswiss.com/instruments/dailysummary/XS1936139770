--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcca5b9146394684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3532d898009d4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40107be30534f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f68165debac4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74cf0be1bfe4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40107be30534f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d048e65dd7410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f68165debac4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,780</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,735</x:t>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,005</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>95,975</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>95,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>