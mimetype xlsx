--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3532d898009d4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74404ac0e5bb44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f68165debac4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e6f69130464efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d048e65dd7410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f68165debac4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ddfa75a19d46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e6f69130464efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,155</x:t>
-[...16 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,180</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,065</x:t>
-[...291 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...53 lines deleted...]
-          <x:t>96,040</x:t>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>95,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>