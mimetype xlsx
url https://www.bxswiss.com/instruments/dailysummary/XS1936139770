--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74404ac0e5bb44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85caa5c8e0344027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e6f69130464efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8089b44377104c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ddfa75a19d46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e6f69130464efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abe4add4dc14ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8089b44377104c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...345 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>96,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>