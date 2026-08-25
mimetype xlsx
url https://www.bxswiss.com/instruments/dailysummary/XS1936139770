--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85caa5c8e0344027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d1a55ad0ef485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8089b44377104c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21e5b72ac4e4af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abe4add4dc14ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8089b44377104c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03a210e3aec4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21e5b72ac4e4af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,260</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,075</x:t>
-[...6 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...53 lines deleted...]
-          <x:t>96,170</x:t>
+          <x:t>96,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>96,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>