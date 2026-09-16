--- v11 (2026-08-25)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d1a55ad0ef485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d4ee28bcf14f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21e5b72ac4e4af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fed03c9778249c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03a210e3aec4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21e5b72ac4e4af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca7c306d27c4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fed03c9778249c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1936139770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,775</x:t>
-[...571 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>