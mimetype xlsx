--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70590d73269487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cb421b07584531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa134a3632844cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72fe27e3f964c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7489328e1814691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa134a3632844cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f080ef3fd00443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72fe27e3f964c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>