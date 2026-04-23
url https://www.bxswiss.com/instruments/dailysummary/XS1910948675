--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cb421b07584531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff08afc97284975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72fe27e3f964c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744007d555e54565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f080ef3fd00443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72fe27e3f964c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf37837a69294344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744007d555e54565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,015</x:t>
-[...21 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,765</x:t>
-[...453 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>97,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>