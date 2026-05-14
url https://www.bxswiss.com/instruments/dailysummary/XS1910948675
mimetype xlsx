--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff08afc97284975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d24508565843c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744007d555e54565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5c2e88f9ad4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf37837a69294344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744007d555e54565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5383bbc1634838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5c2e88f9ad4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,395</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,695</x:t>
-[...134 lines deleted...]
-          <x:t>96,410</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,370</x:t>
-[...215 lines deleted...]
-          <x:t>98,375</x:t>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>97,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>