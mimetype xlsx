--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d24508565843c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0ebe2bd2654ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5c2e88f9ad4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b4e94900240a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5383bbc1634838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5c2e88f9ad4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4727ec874b7e4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b4e94900240a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,040</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,300</x:t>
-[...141 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...48 lines deleted...]
-          <x:t>97,470</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>96,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>