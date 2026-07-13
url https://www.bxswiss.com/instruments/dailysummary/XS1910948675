--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0ebe2bd2654ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4158712514974d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b4e94900240a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc0335a74d74456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4727ec874b7e4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b4e94900240a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c845e32878d44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc0335a74d74456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>97,465</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,255</x:t>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>97,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
-[...31 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>