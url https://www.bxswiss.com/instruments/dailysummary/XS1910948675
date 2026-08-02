--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4158712514974d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d766ecf5954e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc0335a74d74456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5f86fbec434c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c845e32878d44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc0335a74d74456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb849a3961e14473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5f86fbec434c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>