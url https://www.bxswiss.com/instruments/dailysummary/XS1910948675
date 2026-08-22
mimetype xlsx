--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d766ecf5954e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014cf661ed44470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5f86fbec434c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf512e15415ef4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb849a3961e14473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5f86fbec434c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb54fb399f240c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf512e15415ef4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>95,235</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,045</x:t>
-[...26 lines deleted...]
-          <x:t>94,890</x:t>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>95,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,945</x:t>
-[...254 lines deleted...]
-          <x:t>94,365</x:t>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>94,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>