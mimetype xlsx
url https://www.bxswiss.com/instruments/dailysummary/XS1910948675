--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014cf661ed44470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65af0f37ee040e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf512e15415ef4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731223b5b1bc41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb54fb399f240c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf512e15415ef4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b4fb9d1ab24d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731223b5b1bc41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,365</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>94,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>95,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...151 lines deleted...]
-          <x:t>94,735</x:t>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>94,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>