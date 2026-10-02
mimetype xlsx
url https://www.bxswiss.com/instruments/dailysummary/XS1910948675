--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65af0f37ee040e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra939e20210124ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731223b5b1bc41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa73f3515314902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b4fb9d1ab24d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731223b5b1bc41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74d145ed95c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa73f3515314902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>