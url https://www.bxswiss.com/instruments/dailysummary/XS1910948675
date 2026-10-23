--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra939e20210124ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe13eda08e3e4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa73f3515314902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885d36cdb72147dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74d145ed95c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa73f3515314902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442424615d0a4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885d36cdb72147dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>91,710</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,920</x:t>
-[...85 lines deleted...]
-          <x:t>91,010</x:t>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>90,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>