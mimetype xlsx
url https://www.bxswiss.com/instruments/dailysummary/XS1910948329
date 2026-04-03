--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra010fc808f8d47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a3d1ad372e44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413e6e69b8fa42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1e0544dd894220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cce568a47f4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413e6e69b8fa42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d3b017d51f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1e0544dd894220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,485</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>