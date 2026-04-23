--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a3d1ad372e44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453bd033db4e436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1e0544dd894220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc8e05e44be48d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d3b017d51f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1e0544dd894220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173170ba131749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc8e05e44be48d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,210</x:t>
-[...43 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>97,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>