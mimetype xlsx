--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453bd033db4e436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff5a55815204eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc8e05e44be48d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202b3a645db34efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173170ba131749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc8e05e44be48d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2d05e6af414a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202b3a645db34efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>98,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>