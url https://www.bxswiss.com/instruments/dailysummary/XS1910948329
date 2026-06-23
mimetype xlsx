--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff5a55815204eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb74f4ea8c134d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202b3a645db34efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90c43d6d4784a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2d05e6af414a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202b3a645db34efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4319f0a7df84da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90c43d6d4784a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,275</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,275</x:t>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,665</x:t>
-[...303 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,945</x:t>
-[...102 lines deleted...]
-          <x:t>98,900</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>98,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>