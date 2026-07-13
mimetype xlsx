--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb74f4ea8c134d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4340d5f5af364efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90c43d6d4784a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b1aff57c11435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4319f0a7df84da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90c43d6d4784a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f8b25f1a6347d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b1aff57c11435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,945</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,925</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,815</x:t>
-[...33 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,885</x:t>
-[...360 lines deleted...]
-          <x:t>99,025</x:t>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>