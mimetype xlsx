--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4340d5f5af364efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8052ce9feb4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b1aff57c11435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07cf2b0372a34e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f8b25f1a6347d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b1aff57c11435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refdaeae461634624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07cf2b0372a34e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,265</x:t>
-[...16 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...16 lines deleted...]
-          <x:t>99,085</x:t>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>