--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8052ce9feb4c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90135af4ebd4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07cf2b0372a34e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555ba3aeba484319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refdaeae461634624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07cf2b0372a34e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf038ddd45a71405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555ba3aeba484319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,385</x:t>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,385</x:t>
-[...114 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,140</x:t>
-[...225 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>