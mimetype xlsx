--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90135af4ebd4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e8fc245cb54a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555ba3aeba484319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc925d589241c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf038ddd45a71405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555ba3aeba484319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549c1774c94343a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc925d589241c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,140</x:t>
-[...4 lines deleted...]
-          <x:t>97,935</x:t>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,030</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,875</x:t>
-[...43 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,790</x:t>
-[...539 lines deleted...]
-          <x:t>98,080</x:t>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>