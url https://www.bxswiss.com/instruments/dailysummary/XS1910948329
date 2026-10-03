--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e8fc245cb54a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7c7f9364384a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc925d589241c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1724ccf4514951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549c1774c94343a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc925d589241c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0f7a68aa9b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1724ccf4514951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>