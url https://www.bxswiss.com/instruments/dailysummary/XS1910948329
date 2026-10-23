--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7c7f9364384a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2a54779b824a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1724ccf4514951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02920acddf0144ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0f7a68aa9b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1724ccf4514951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7be14228eb64371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02920acddf0144ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>96,350</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,875</x:t>
-[...6 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,000</x:t>
-[...16 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,105</x:t>
-[...102 lines deleted...]
-          <x:t>95,695</x:t>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>95,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>