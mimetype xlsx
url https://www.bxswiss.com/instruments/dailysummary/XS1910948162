--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad40516fd2e43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3890f0d33ac478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54436c63f824318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033effb8d87447d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbc9901485e420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54436c63f824318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924a982c443f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033effb8d87447d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>