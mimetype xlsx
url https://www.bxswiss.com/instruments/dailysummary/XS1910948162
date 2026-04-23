--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3890f0d33ac478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bf3f966f074acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033effb8d87447d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af1b5b9a0b4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924a982c443f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033effb8d87447d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f19cf78f0c4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af1b5b9a0b4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>98,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,685</x:t>
-[...220 lines deleted...]
-          <x:t>99,020</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>