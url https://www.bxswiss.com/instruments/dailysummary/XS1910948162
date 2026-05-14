--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bf3f966f074acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b256cebcbc4ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af1b5b9a0b4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf44895503b4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f19cf78f0c4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af1b5b9a0b4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b1816c7a94489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf44895503b4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,995</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,685</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,940</x:t>
-[...16 lines deleted...]
-          <x:t>99,035</x:t>
+          <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>99,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...21 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,205</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>99,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>