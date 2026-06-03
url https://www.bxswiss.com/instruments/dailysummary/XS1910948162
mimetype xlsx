--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b256cebcbc4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64edc1d3c2f64912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf44895503b4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d1907bf59449b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b1816c7a94489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf44895503b4fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11356edb79cb452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d1907bf59449b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,195</x:t>
-[...4 lines deleted...]
-          <x:t>99,095</x:t>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,375</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,295</x:t>
-[...16 lines deleted...]
-          <x:t>99,315</x:t>
+          <x:t>99,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>