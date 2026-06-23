--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64edc1d3c2f64912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a48ec6ff2470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d1907bf59449b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa6f9c9a0da4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11356edb79cb452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d1907bf59449b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca2761736434814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa6f9c9a0da4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,165</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,325</x:t>
-[...48 lines deleted...]
-          <x:t>99,215</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...281 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,335</x:t>
-[...58 lines deleted...]
-          <x:t>99,325</x:t>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>