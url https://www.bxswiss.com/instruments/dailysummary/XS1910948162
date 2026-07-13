--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a48ec6ff2470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1dfe18f16449a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa6f9c9a0da4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00965be33e34a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca2761736434814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa6f9c9a0da4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc8128d53e04028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00965be33e34a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,335</x:t>
-[...70 lines deleted...]
-          <x:t>99,245</x:t>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,245</x:t>
-[...43 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,320</x:t>
-[...124 lines deleted...]
-          <x:t>99,415</x:t>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,375</x:t>
-[...48 lines deleted...]
-          <x:t>99,475</x:t>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>99,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>