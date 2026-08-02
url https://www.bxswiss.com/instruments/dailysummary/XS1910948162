--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1dfe18f16449a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad0026128054899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00965be33e34a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb8ebe8711d4edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc8128d53e04028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00965be33e34a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c7e909cf694174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb8ebe8711d4edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1910948162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,365</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>99,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>