--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33c780d9ac846c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190f95d40b134fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8c2db3871c4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb34c479f4a48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6285dfb1e34144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8c2db3871c4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8641caad46443cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb34c479f4a48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnBW 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1901055472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,725</x:t>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,565</x:t>
-[...205 lines deleted...]
-          <x:t>89,385</x:t>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,190</x:t>
-[...404 lines deleted...]
-          <x:t>89,320</x:t>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>