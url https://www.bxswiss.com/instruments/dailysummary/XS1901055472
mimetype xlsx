--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190f95d40b134fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re160663e1a9943cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb34c479f4a48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a4a73be5ad4511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8641caad46443cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb34c479f4a48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a7173e14b24faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a4a73be5ad4511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnBW 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1901055472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>