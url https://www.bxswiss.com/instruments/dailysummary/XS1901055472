--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re160663e1a9943cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffd61c43cc74783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a4a73be5ad4511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323fbffdce474883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a7173e14b24faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a4a73be5ad4511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c22566d52c4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323fbffdce474883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EnBW 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1901055472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>87,245</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,235</x:t>
-[...178 lines deleted...]
-          <x:t>87,320</x:t>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,240</x:t>
-[...193 lines deleted...]
-          <x:t>88,020</x:t>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>