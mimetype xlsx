--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb40131d00984d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7e8edba0f44c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b462c3d15914322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f6e2ee1d1247bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b087d86f8584a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b462c3d15914322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb041b5ef243f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f6e2ee1d1247bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,240</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>92,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>91,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,745</x:t>
-[...566 lines deleted...]
-          <x:t>92,195</x:t>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>