--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7e8edba0f44c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d67866fbf854e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f6e2ee1d1247bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d13fd7d19e74080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb041b5ef243f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f6e2ee1d1247bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988fef29b28543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d13fd7d19e74080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>