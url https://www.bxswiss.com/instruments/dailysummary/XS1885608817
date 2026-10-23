--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d67866fbf854e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86da243d15344c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d13fd7d19e74080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761a26c8f66b4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988fef29b28543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d13fd7d19e74080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9780be3698ba4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761a26c8f66b4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>91,480</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>90,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>