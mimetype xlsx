--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7a863ff9f0484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf930b233d2496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e35ebb1ce90497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b798ab98ce64b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e45a88fbd24072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e35ebb1ce90497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc200e470527e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b798ab98ce64b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,610</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>