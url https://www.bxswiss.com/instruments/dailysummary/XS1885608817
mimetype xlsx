--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf930b233d2496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b005a350ad14d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b798ab98ce64b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2663e6ce2049b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc200e470527e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b798ab98ce64b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab50a8ac905b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2663e6ce2049b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>92,055</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>92,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,160</x:t>
-[...382 lines deleted...]
-          <x:t>91,780</x:t>
+          <x:t>92,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>