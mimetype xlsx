--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b005a350ad14d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5546cb50884f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2663e6ce2049b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b6a1e2ad68484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab50a8ac905b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2663e6ce2049b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c689d5bca934ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b6a1e2ad68484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,655</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,610</x:t>
-[...124 lines deleted...]
-          <x:t>92,070</x:t>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...151 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,965</x:t>
-[...193 lines deleted...]
-          <x:t>92,425</x:t>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>