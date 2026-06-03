--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5546cb50884f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ee142749be4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b6a1e2ad68484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8766e29c77541d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c689d5bca934ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b6a1e2ad68484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5e66c7343f4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8766e29c77541d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,980</x:t>
-[...48 lines deleted...]
-          <x:t>92,335</x:t>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,700</x:t>
-[...4 lines deleted...]
-          <x:t>92,460</x:t>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,515</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>91,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>