--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ee142749be4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ebb409ee34bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8766e29c77541d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1599fb9163e347a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5e66c7343f4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8766e29c77541d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42cb5f946584b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1599fb9163e347a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,670</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,295</x:t>
-[...291 lines deleted...]
-          <x:t>92,670</x:t>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>92,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>