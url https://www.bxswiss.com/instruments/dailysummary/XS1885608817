--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ebb409ee34bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra374ccf5d2794efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1599fb9163e347a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54cde13fedd43cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42cb5f946584b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1599fb9163e347a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb352c0fb3c1b46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54cde13fedd43cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>92,610</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,465</x:t>
-[...16 lines deleted...]
-          <x:t>92,610</x:t>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>92,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,450</x:t>
-[...31 lines deleted...]
-          <x:t>92,685</x:t>
+          <x:t>92,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>