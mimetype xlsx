--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra374ccf5d2794efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979ee10d0cbd4231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54cde13fedd43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af84ac6d9c5438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb352c0fb3c1b46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54cde13fedd43cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeed527949f4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af84ac6d9c5438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>92,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>