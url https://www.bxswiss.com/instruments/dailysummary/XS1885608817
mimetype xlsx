--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979ee10d0cbd4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb40131d00984d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af84ac6d9c5438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b462c3d15914322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeed527949f4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af84ac6d9c5438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b087d86f8584a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b462c3d15914322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1885608817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,670</x:t>
-[...102 lines deleted...]
-          <x:t>92,230</x:t>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,370</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,360</x:t>
-[...21 lines deleted...]
-          <x:t>92,155</x:t>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>92,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>