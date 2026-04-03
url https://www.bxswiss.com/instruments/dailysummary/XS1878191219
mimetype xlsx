--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d08e5e7bc144018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fcdc7465b0435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8262ae53bb034bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4746f484c924b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7170fad0d6fd4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8262ae53bb034bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de9d7a31cb543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4746f484c924b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
-        </x:is>
-[...607 lines deleted...]
-          <x:t>99,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>