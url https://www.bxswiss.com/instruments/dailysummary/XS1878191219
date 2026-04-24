--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fcdc7465b0435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f153bd3624b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4746f484c924b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf936501581fe40d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de9d7a31cb543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4746f484c924b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25ba14fd12548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf936501581fe40d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,925</x:t>
-[...458 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>