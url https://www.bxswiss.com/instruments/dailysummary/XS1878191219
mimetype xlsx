--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f153bd3624b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e05ed9e560143d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf936501581fe40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb5d40c96544405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25ba14fd12548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf936501581fe40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7030cdca05654e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb5d40c96544405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,605</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,595</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...4 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>99,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>