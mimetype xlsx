--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e05ed9e560143d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c43f9ef58d4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb5d40c96544405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5b5b8927b44513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7030cdca05654e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb5d40c96544405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e1a457f8bc4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5b5b8927b44513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,960</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,705</x:t>
+          <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>99,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>