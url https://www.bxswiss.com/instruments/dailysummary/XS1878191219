--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c43f9ef58d4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d33517aec94785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5b5b8927b44513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd039dd144fb7476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e1a457f8bc4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5b5b8927b44513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf879ee2c88d14c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd039dd144fb7476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,745</x:t>
-[...43 lines deleted...]
-          <x:t>99,715</x:t>
+          <x:t>100,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,715</x:t>
-[...490 lines deleted...]
-          <x:t>99,790</x:t>
+          <x:t>100,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>