--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d33517aec94785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef802468f874677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd039dd144fb7476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d558d0f13f46bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf879ee2c88d14c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd039dd144fb7476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eb606e8d2c4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d558d0f13f46bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...102 lines deleted...]
-          <x:t>99,965</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>100,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>