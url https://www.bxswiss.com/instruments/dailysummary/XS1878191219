--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef802468f874677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d294a0921144b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d558d0f13f46bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f02c2240f074921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eb606e8d2c4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d558d0f13f46bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9e1a593f1d459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f02c2240f074921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>100,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,125</x:t>
-[...97 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>99,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,015</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>100,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>