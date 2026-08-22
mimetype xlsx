--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d294a0921144b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf374f5953934812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f02c2240f074921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de4508146204bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9e1a593f1d459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f02c2240f074921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0cbef78e1c4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de4508146204bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amadeus IT 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1878191219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,045</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,045</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,185</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
-[...362 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,235</x:t>
-[...63 lines deleted...]
-          <x:t>100,015</x:t>
+          <x:t>100,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>