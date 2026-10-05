--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60316827c4e6437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb595b7b7d0e043f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f22da147114ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56a737ae1fc4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5910fc6020eb4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f22da147114ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f6504f0d294d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56a737ae1fc4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1874127902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>93,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>93,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,465</x:t>
-[...33 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,465</x:t>
-[...63 lines deleted...]
-          <x:t>92,805</x:t>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>