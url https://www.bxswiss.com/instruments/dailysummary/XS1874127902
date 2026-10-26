--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb595b7b7d0e043f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f240be3a024ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56a737ae1fc4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra921c2cd67f34d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f6504f0d294d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56a737ae1fc4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3144c9f3d94f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra921c2cd67f34d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens Financieringsmaatschappij 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1874127902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,615</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>93,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,525</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>93,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>