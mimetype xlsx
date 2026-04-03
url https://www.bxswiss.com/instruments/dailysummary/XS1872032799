--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44f97a508e04082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365797b38254f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabde35e3575b4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829ab6c99e824fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3501bf65a90b43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabde35e3575b4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2605998d9a624703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829ab6c99e824fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>