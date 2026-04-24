--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365797b38254f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ad6de59f944ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829ab6c99e824fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd844f27262a4a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2605998d9a624703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829ab6c99e824fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15558e2b785341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd844f27262a4a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,155</x:t>
-[...48 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,395</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>95,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>