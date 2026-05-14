--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ad6de59f944ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880ed37594db4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd844f27262a4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e32a131805f4cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15558e2b785341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd844f27262a4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f56db30f4b4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e32a131805f4cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>96,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,265</x:t>
-[...188 lines deleted...]
-          <x:t>96,395</x:t>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>