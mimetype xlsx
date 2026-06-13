--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880ed37594db4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfb0c08775345d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e32a131805f4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465ca0e918514bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f56db30f4b4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e32a131805f4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ec8a579f1141ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465ca0e918514bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,275</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,340</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,270</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,405</x:t>
-[...31 lines deleted...]
-          <x:t>96,285</x:t>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>96,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>