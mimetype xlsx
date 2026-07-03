--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfb0c08775345d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra215012b0e354432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465ca0e918514bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c41cc1e4e54a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ec8a579f1141ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465ca0e918514bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42196ee8ed4d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c41cc1e4e54a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,460</x:t>
-[...26 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,540</x:t>
-[...4 lines deleted...]
-          <x:t>96,580</x:t>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>