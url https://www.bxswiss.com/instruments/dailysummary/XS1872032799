--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra215012b0e354432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d0b33be8544324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c41cc1e4e54a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276bb41d81324a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42196ee8ed4d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c41cc1e4e54a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb20662000344fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276bb41d81324a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,605</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>96,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>96,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>