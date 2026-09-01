--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d0b33be8544324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802b146ec84a4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276bb41d81324a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd09800edd784412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb20662000344fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276bb41d81324a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563ec85ea434422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd09800edd784412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,640</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,395</x:t>
-[...75 lines deleted...]
-          <x:t>96,490</x:t>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,455</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>96,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>96,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>