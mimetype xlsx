--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802b146ec84a4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb981c74cea804907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd09800edd784412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c69197e0324768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563ec85ea434422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd09800edd784412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5b81521e314de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c69197e0324768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,530</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>96,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...102 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...19 lines deleted...]
-          <x:t>96,330</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>