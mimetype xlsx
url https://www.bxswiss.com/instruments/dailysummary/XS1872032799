--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb981c74cea804907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1d300d1f7a47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c69197e0324768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ce15f2cdc547ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5b81521e314de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c69197e0324768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54f69a830d84130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ce15f2cdc547ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>