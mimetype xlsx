--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1d300d1f7a47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029717c8849a4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ce15f2cdc547ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11f548c4cd544b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54f69a830d84130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ce15f2cdc547ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b4fd38afe64d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11f548c4cd544b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1872032799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,305</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,990</x:t>
-[...92 lines deleted...]
-          <x:t>95,845</x:t>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,805</x:t>
-[...97 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,885</x:t>
-[...178 lines deleted...]
-          <x:t>95,895</x:t>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>96,135</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>