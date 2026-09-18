--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd636c03b1ffd4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9556b294514c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf54df630134197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6876fd103d4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af1b6d27b084e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf54df630134197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a38c8382b140c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6876fd103d4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1861206636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>97,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,630</x:t>
-[...11 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,715</x:t>
-[...16 lines deleted...]
-          <x:t>97,755</x:t>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,645</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>97,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,705</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>