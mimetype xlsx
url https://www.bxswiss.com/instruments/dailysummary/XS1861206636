--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9556b294514c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19eee81ef7f4c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6876fd103d4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24963d755bd04d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a38c8382b140c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6876fd103d4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b87db43dc949ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24963d755bd04d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1861206636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>97,475</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,335</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>