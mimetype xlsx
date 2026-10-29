--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19eee81ef7f4c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14797e25971480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24963d755bd04d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2afb632e1a14fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b87db43dc949ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24963d755bd04d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce79d5ce4314259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2afb632e1a14fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1861206636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...4 lines deleted...]
-          <x:t>96,975</x:t>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,965</x:t>
-[...53 lines deleted...]
-          <x:t>96,770</x:t>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,975</x:t>
-[...431 lines deleted...]
-          <x:t>97,095</x:t>
+          <x:t>96,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>