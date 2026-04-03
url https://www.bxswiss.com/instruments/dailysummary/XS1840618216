--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c00e648b20a4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a701e473394324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38ae2950a78498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba45d45e70ca4159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffce0c1ab4bd413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38ae2950a78498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d208b0c98664e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba45d45e70ca4159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>