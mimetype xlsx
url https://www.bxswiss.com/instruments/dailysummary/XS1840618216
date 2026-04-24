--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a701e473394324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9459a16398e4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba45d45e70ca4159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra867e52005cf4669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d208b0c98664e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba45d45e70ca4159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00db6f6c9354507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra867e52005cf4669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,030</x:t>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,990</x:t>
-[...48 lines deleted...]
-          <x:t>95,955</x:t>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>95,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>95,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>