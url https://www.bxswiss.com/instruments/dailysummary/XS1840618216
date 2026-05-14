--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9459a16398e4c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4106069f4e4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra867e52005cf4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a766533ad44fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00db6f6c9354507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra867e52005cf4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885007dd0d424d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a766533ad44fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,665</x:t>
-[...11 lines deleted...]
-          <x:t>95,495</x:t>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,460</x:t>
-[...48 lines deleted...]
-          <x:t>95,525</x:t>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...215 lines deleted...]
-          <x:t>95,755</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>