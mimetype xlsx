--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4106069f4e4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02089516a8174a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a766533ad44fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ccdd18e2e84a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885007dd0d424d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a766533ad44fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8971dfef0104460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ccdd18e2e84a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,525</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...65 lines deleted...]
-          <x:t>95,935</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>95,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>95,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>