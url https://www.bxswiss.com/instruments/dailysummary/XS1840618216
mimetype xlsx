--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02089516a8174a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf30152855b6475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ccdd18e2e84a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca80a184aa24a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8971dfef0104460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ccdd18e2e84a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407e863796804f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca80a184aa24a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,145</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,120</x:t>
-[...48 lines deleted...]
-          <x:t>96,375</x:t>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,355</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,225</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,940</x:t>
-[...193 lines deleted...]
-          <x:t>96,145</x:t>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>