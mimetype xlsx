--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf30152855b6475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dc8fd3081f4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca80a184aa24a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d580f1677d425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407e863796804f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca80a184aa24a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a9becb10274dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d580f1677d425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,240</x:t>
-[...485 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,035</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>