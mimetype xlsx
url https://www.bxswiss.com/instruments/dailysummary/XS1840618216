--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dc8fd3081f4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23ad870f334c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d580f1677d425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee885c3224b49e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a9becb10274dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d580f1677d425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a567f49f9445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee885c3224b49e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...70 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,015</x:t>
-[...43 lines deleted...]
-          <x:t>96,005</x:t>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,855</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>95,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>