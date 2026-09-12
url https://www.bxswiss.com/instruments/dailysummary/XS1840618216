--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23ad870f334c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93044a5766384770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee885c3224b49e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3b8df758ef4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a567f49f9445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee885c3224b49e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1553b6905647d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3b8df758ef4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,765</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,680</x:t>
-[...593 lines deleted...]
-          <x:t>95,855</x:t>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>