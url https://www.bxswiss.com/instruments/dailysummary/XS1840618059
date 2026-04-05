--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc61b9cc99148c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb05a4e7cfba43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02f3ec0f30b4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e448a69c8164c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473b21da6bb348f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02f3ec0f30b4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c516f2e348d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e448a69c8164c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,745</x:t>
-[...80 lines deleted...]
-          <x:t>99,745</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>99,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>99,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,755</x:t>
-[...85 lines deleted...]
-          <x:t>99,745</x:t>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>