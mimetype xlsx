--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb05a4e7cfba43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5668ef115824097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e448a69c8164c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82d259a4eab146a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c516f2e348d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e448a69c8164c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c7c15ebe944fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82d259a4eab146a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...544 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>