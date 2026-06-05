--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5668ef115824097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773d7102806141cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82d259a4eab146a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817da7db2403423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c7c15ebe944fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82d259a4eab146a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8436173d34bb4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817da7db2403423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,825</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...43 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,870</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,880</x:t>
-[...4 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>