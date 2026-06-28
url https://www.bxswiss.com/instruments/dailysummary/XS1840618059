--- v6 (2026-06-05)
+++ v7 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773d7102806141cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9e072a87b541c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817da7db2403423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe25086807c4fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8436173d34bb4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817da7db2403423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e458365f704c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe25086807c4fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer Capital 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1840618059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,895</x:t>
-[...70 lines deleted...]
-          <x:t>99,915</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,925</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...63 lines deleted...]
-          <x:t>99,945</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>