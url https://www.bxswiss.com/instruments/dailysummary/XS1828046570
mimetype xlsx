--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3693e781546ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a6a292fb947d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8e4d060b414bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45157c45238a4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e1517ee02b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8e4d060b414bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962f7d330868437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45157c45238a4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>88,535</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>88,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>88,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>