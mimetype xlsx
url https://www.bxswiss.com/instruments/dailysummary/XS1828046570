--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a6a292fb947d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb02b7f63c0494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45157c45238a4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a017d09e78f4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962f7d330868437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45157c45238a4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a3c55cb1684068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a017d09e78f4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>88,020</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,685</x:t>
-[...252 lines deleted...]
-          <x:t>86,940</x:t>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>