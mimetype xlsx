--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a43326e414490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b295d9dc74a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73e4480824e4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b2ad5b7b294f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cce85fc95042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73e4480824e4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a17fa78db564c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b2ad5b7b294f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,495</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>