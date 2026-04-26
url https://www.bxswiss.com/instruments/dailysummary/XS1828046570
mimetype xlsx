--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b295d9dc74a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a6582cc38144a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b2ad5b7b294f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6324aaf1aaaf40ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a17fa78db564c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b2ad5b7b294f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f52f32443274e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6324aaf1aaaf40ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>92,075</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,575</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>