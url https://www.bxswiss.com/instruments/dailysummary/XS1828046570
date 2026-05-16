--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a6582cc38144a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c5db9cec354ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6324aaf1aaaf40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedc8473f21a4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f52f32443274e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6324aaf1aaaf40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd892949e0ac4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedc8473f21a4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,355</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>89,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>89,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,730</x:t>
-[...215 lines deleted...]
-          <x:t>89,805</x:t>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>