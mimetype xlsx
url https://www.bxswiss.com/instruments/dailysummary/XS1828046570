--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c5db9cec354ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3cff70754404b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedc8473f21a4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9927597ba1a742e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd892949e0ac4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedc8473f21a4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdfdd4c07f30407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9927597ba1a742e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,740</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,730</x:t>
-[...114 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,875</x:t>
-[...259 lines deleted...]
-          <x:t>89,630</x:t>
+          <x:t>90,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,605</x:t>
-[...193 lines deleted...]
-          <x:t>89,085</x:t>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>