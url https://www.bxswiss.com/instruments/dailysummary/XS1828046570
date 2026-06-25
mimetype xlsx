--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3cff70754404b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16666c20a54b44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9927597ba1a742e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fb0e01a59e4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdfdd4c07f30407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9927597ba1a742e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1345fdb64204bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fb0e01a59e4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,515</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,295</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,630</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>89,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>