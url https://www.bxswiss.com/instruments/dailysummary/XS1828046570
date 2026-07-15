--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16666c20a54b44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db10c172a39489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fb0e01a59e4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9111f8aee9f74e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1345fdb64204bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fb0e01a59e4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ead8acb4cf46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9111f8aee9f74e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>89,955</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>90,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>90,220</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,120</x:t>
-[...242 lines deleted...]
-          <x:t>90,275</x:t>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>92,925</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>