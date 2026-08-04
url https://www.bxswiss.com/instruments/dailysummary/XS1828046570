--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db10c172a39489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2edad05b2d49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9111f8aee9f74e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c2ec43c58745ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ead8acb4cf46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9111f8aee9f74e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd539d4da24c44ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c2ec43c58745ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,275</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>90,245</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,120</x:t>
-[...438 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,310</x:t>
-[...9 lines deleted...]
-          <x:t>90,310</x:t>
+          <x:t>90,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>