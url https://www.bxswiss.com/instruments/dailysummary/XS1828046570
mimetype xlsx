--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2edad05b2d49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe7e09b2ad1405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c2ec43c58745ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e8e1ba2ce4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd539d4da24c44ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c2ec43c58745ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e9a21b73b64f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e8e1ba2ce4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,545</x:t>
-[...232 lines deleted...]
-          <x:t>89,780</x:t>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,570</x:t>
-[...188 lines deleted...]
-          <x:t>90,075</x:t>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>