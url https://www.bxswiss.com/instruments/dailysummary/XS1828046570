--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe7e09b2ad1405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3693e781546ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e8e1ba2ce4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8e4d060b414bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e9a21b73b64f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e8e1ba2ce4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e1517ee02b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8e4d060b414bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828046570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>89,435</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,375</x:t>
-[...183 lines deleted...]
-          <x:t>88,830</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>88,970</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>