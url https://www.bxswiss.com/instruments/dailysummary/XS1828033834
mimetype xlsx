--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re921ea51cf564427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b7fd7a1d743d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c6b823cfc748c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5919a3f46ae4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72eee7a968d04f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c6b823cfc748c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0cf1c9bf9d4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5919a3f46ae4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828033834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>96,555</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>96,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>