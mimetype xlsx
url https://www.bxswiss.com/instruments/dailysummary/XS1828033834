--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30b7fd7a1d743d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c7fa29d1be4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5919a3f46ae4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183b3665e0a34298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0cf1c9bf9d4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5919a3f46ae4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf11771a244416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183b3665e0a34298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1828033834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,325</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,765</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>95,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>