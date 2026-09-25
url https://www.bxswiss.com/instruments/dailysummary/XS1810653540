--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb018d62d3b44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a10f3792994f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da38c2a117340f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012f7a8dd9974ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67903932c0445d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da38c2a117340f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3edd9d079a4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012f7a8dd9974ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HeidelbergCement 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1810653540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,015</x:t>
-[...16 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>97,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>97,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,845</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,775</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>