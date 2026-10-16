--- v13 (2026-09-25)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a10f3792994f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742cb41275c64e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012f7a8dd9974ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a46c8ffbd4e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3edd9d079a4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012f7a8dd9974ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8131ec6304d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a46c8ffbd4e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HeidelbergCement 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1810653540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,285</x:t>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>97,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>