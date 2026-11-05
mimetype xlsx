--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742cb41275c64e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b2e814c7e04ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a46c8ffbd4e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53d5eff5e5f4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8131ec6304d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a46c8ffbd4e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9131faaf8a734ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53d5eff5e5f4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HeidelbergCement 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1810653540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>97,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,215</x:t>
-[...43 lines deleted...]
-          <x:t>97,245</x:t>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,225</x:t>
-[...490 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>97,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>