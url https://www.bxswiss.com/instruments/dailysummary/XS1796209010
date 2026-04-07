--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6abf3960b4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e1a3d8c9ff4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d4bb3f607c450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d379ef0e4d44c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440d702c2da7424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d4bb3f607c450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88787b1e57604b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d379ef0e4d44c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>