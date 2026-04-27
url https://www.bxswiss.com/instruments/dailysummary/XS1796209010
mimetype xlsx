--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e1a3d8c9ff4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dda7f619135489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d379ef0e4d44c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec30a3e895af4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88787b1e57604b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d379ef0e4d44c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde447a6916de4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec30a3e895af4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,610</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...33 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...21 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...301 lines deleted...]
-          <x:t>97,865</x:t>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>