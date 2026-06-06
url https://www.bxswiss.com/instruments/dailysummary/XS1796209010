--- v7 (2026-04-27)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dda7f619135489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8b322ce44e4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec30a3e895af4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38393998d4cf4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde447a6916de4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec30a3e895af4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79d1cdc89f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38393998d4cf4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,380</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>