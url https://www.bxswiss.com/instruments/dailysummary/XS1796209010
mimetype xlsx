--- v8 (2026-06-06)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8b322ce44e4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe1e18c467e4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38393998d4cf4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913a32c601b64104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79d1cdc89f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38393998d4cf4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2ecef3445d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913a32c601b64104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,220</x:t>
-[...43 lines deleted...]
-          <x:t>98,475</x:t>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,420</x:t>
-[...26 lines deleted...]
-          <x:t>98,455</x:t>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>98,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...139 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>98,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>