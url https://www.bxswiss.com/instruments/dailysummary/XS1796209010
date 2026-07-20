--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe1e18c467e4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382f9a6b6a284274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913a32c601b64104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cd95a6a2414924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2ecef3445d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913a32c601b64104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a80a0f36a44a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cd95a6a2414924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,485</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>98,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>98,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...431 lines deleted...]
-          <x:t>98,645</x:t>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>