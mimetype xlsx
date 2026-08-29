--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382f9a6b6a284274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f842f5625fc4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cd95a6a2414924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947e90e1cd2e4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a80a0f36a44a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cd95a6a2414924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de61eb8e0154733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947e90e1cd2e4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1796209010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,570</x:t>
-[...313 lines deleted...]
-          <x:t>98,620</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>98,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,410</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>98,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...4 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>