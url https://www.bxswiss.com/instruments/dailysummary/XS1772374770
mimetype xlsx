--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0bd0bfc06432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ae0753d0f4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b8ecd597034438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4418b5f136d9448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e02927ed8b41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b8ecd597034438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e4a39987dc4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4418b5f136d9448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,605</x:t>
-[...21 lines deleted...]
-          <x:t>90,625</x:t>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,450</x:t>
-[...43 lines deleted...]
-          <x:t>90,705</x:t>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>90,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,045</x:t>
-[...107 lines deleted...]
-          <x:t>89,480</x:t>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>