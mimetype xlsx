--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ae0753d0f4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2389d513b884604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4418b5f136d9448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5481ad79104b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e4a39987dc4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4418b5f136d9448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78b69f1805a40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5481ad79104b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>89,955</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,685</x:t>
-[...11 lines deleted...]
-          <x:t>89,575</x:t>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,450</x:t>
-[...92 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,110</x:t>
-[...4 lines deleted...]
-          <x:t>88,450</x:t>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>88,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>88,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>