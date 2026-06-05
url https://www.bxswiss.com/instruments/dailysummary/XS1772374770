--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2389d513b884604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a780b94a7ad4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5481ad79104b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591597004cc64a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78b69f1805a40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5481ad79104b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3bb8a7227b4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591597004cc64a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,900</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,625</x:t>
-[...107 lines deleted...]
-          <x:t>89,520</x:t>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,285</x:t>
-[...38 lines deleted...]
-          <x:t>88,910</x:t>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>89,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>88,640</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>