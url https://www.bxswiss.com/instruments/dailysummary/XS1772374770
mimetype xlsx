--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a780b94a7ad4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c88553d3943fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591597004cc64a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970d2443430e4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3bb8a7227b4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591597004cc64a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebfd0f965fd4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970d2443430e4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,345</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,340</x:t>
-[...544 lines deleted...]
-          <x:t>89,130</x:t>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>