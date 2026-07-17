--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c88553d3943fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c88deaa14c4400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970d2443430e4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9648b0e226514568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebfd0f965fd4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970d2443430e4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9d6fdde9c64012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9648b0e226514568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>89,815</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,585</x:t>
-[...75 lines deleted...]
-          <x:t>89,215</x:t>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>88,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>90,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>