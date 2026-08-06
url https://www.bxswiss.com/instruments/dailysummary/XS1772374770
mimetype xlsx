--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c88deaa14c4400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd9a17e5cf740e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9648b0e226514568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302d05df2de4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9d6fdde9c64012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9648b0e226514568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5804640a2441e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302d05df2de4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>89,995</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,830</x:t>
-[...21 lines deleted...]
-          <x:t>89,765</x:t>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,555</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>