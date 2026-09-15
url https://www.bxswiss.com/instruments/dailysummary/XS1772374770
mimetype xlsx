--- v10 (2026-08-06)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd9a17e5cf740e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5cb3c3875340c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302d05df2de4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb205def3b6f74196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5804640a2441e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302d05df2de4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849b721a4dd146f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb205def3b6f74196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,310</x:t>
-[...178 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,685</x:t>
-[...252 lines deleted...]
-          <x:t>89,255</x:t>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>