--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5cb3c3875340c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3911d5fb7d714f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb205def3b6f74196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e1405752f84337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849b721a4dd146f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb205def3b6f74196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087d51cb14074308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e1405752f84337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>88,260</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,010</x:t>
-[...21 lines deleted...]
-          <x:t>87,595</x:t>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,590</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>