--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3911d5fb7d714f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f38c8a77704732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e1405752f84337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcfe8f3191546d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087d51cb14074308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e1405752f84337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bd6e55fff34b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcfe8f3191546d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1772374770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>87,590</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>86,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,405</x:t>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,685</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>86,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>