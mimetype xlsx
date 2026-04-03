--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047bc12437104343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5949b51f48d840c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93534c4dd91d4138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d1a49b6c2b4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43757be7b765409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93534c4dd91d4138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732166596688465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d1a49b6c2b4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>82,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,540</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>82,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,975</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>