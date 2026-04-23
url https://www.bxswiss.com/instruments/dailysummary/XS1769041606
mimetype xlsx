--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5949b51f48d840c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958ceb13a69e410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d1a49b6c2b4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45170be92221429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732166596688465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d1a49b6c2b4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbd368f9c0d42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45170be92221429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>82,300</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,045</x:t>
-[...16 lines deleted...]
-          <x:t>81,835</x:t>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,765</x:t>
-[...485 lines deleted...]
-          <x:t>81,455</x:t>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>