--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958ceb13a69e410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc016a372f4df487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45170be92221429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6569b2ea62a4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbd368f9c0d42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45170be92221429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51082ae2c56143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6569b2ea62a4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>81,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>