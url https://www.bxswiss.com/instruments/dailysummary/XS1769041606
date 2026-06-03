--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc016a372f4df487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6dc4752e184bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6569b2ea62a4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baba1d42a384ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51082ae2c56143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6569b2ea62a4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d23638192bb4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baba1d42a384ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>81,355</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>81,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,040</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>80,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>