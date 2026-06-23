--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6dc4752e184bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362db5a782884597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baba1d42a384ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42dfdc9865074c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d23638192bb4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baba1d42a384ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72962d9d39b542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42dfdc9865074c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,060</x:t>
-[...421 lines deleted...]
-          <x:t>82,065</x:t>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,805</x:t>
-[...112 lines deleted...]
-          <x:t>82,040</x:t>
+          <x:t>82,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>