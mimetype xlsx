--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362db5a782884597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72170f7c4a040e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42dfdc9865074c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91385bbe2e6d4550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72962d9d39b542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42dfdc9865074c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3091e315464f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91385bbe2e6d4550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...38 lines deleted...]
-          <x:t>82,065</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,805</x:t>
-[...102 lines deleted...]
-          <x:t>82,230</x:t>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,040</x:t>
-[...124 lines deleted...]
-          <x:t>81,490</x:t>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,305</x:t>
-[...242 lines deleted...]
-          <x:t>82,335</x:t>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>