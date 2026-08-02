--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72170f7c4a040e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebca8985fd34519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91385bbe2e6d4550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011fbf8cd7c342e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3091e315464f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91385bbe2e6d4550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15d5392746f4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011fbf8cd7c342e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,660</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,650</x:t>
-[...566 lines deleted...]
-          <x:t>81,730</x:t>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>