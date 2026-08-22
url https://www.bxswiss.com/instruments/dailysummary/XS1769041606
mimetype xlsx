--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebca8985fd34519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0447338d10954194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011fbf8cd7c342e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37ca53127534424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15d5392746f4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011fbf8cd7c342e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae93e9f9c8c4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37ca53127534424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>81,740</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>81,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>81,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,135</x:t>
-[...296 lines deleted...]
-          <x:t>80,575</x:t>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>