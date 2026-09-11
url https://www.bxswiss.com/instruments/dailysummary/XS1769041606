--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0447338d10954194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0ff6a0b68a448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37ca53127534424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf468f760fdae499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae93e9f9c8c4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37ca53127534424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64a20188f814e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf468f760fdae499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,745</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,675</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,160</x:t>
-[...43 lines deleted...]
-          <x:t>80,630</x:t>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,630</x:t>
-[...436 lines deleted...]
-          <x:t>80,280</x:t>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>