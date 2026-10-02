--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0ff6a0b68a448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f73379073024501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf468f760fdae499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba975920a404f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64a20188f814e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf468f760fdae499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10129462f0154ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba975920a404f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>