--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f73379073024501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222c31d10b244497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba975920a404f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0f8112007f4242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10129462f0154ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba975920a404f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ff51b996c9443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0f8112007f4242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 38</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>79,090</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,970</x:t>
-[...134 lines deleted...]
-          <x:t>78,600</x:t>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>78,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,115</x:t>
-[...404 lines deleted...]
-          <x:t>77,500</x:t>
+          <x:t>78,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>