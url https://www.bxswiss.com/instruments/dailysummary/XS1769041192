--- v14 (2026-09-04)
+++ v15 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddca49fdf5c496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a72a62fbe1452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab3f3d57fb645d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eac01f9bc2e49fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80745b6254a4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab3f3d57fb645d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5576191f394ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eac01f9bc2e49fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,820</x:t>
-[...242 lines deleted...]
-          <x:t>94,005</x:t>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,810</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>93,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>