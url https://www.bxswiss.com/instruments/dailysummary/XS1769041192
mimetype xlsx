--- v15 (2026-09-26)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a72a62fbe1452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9d25947df64843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eac01f9bc2e49fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618596f36cf24340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5576191f394ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eac01f9bc2e49fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756cc06589774b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618596f36cf24340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>92,910</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>92,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,875</x:t>
-[...43 lines deleted...]
-          <x:t>92,165</x:t>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,015</x:t>
-[...43 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,125</x:t>
-[...112 lines deleted...]
-          <x:t>91,860</x:t>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>