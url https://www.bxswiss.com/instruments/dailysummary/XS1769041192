--- v16 (2026-10-16)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9d25947df64843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c42840ca2cc4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618596f36cf24340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad05cc0419a490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756cc06589774b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618596f36cf24340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa93b25ff52c4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad05cc0419a490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>92,165</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,015</x:t>
-[...43 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,125</x:t>
-[...16 lines deleted...]
-          <x:t>92,210</x:t>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,115</x:t>
-[...421 lines deleted...]
-          <x:t>92,520</x:t>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,455</x:t>
-[...31 lines deleted...]
-          <x:t>92,750</x:t>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>