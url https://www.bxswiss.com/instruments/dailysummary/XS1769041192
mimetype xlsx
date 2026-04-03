--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673953b7ec2c478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854c871d4498443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe06279eb7fb4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fd75bfb54431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439ceb0db7e244e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe06279eb7fb4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035200f1b07459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fd75bfb54431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>