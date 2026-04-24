--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854c871d4498443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd693b133654251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fd75bfb54431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf0393d373b44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035200f1b07459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fd75bfb54431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7312547925ba4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf0393d373b44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,870</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,295</x:t>
-[...539 lines deleted...]
-          <x:t>93,390</x:t>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>