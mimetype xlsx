--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd693b133654251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f23eb922844aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf0393d373b44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127fe025b8c4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7312547925ba4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf0393d373b44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8f7c88da324e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127fe025b8c4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,955</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>93,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,225</x:t>
-[...156 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>93,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,665</x:t>
-[...215 lines deleted...]
-          <x:t>93,830</x:t>
+          <x:t>93,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>