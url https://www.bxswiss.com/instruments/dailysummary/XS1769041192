--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f23eb922844aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8ede86180442dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127fe025b8c4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dfba5d9ece4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8f7c88da324e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127fe025b8c4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9511d63e13ca4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dfba5d9ece4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,665</x:t>
-[...11 lines deleted...]
-          <x:t>93,625</x:t>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,620</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,160</x:t>
-[...107 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,085</x:t>
-[...404 lines deleted...]
-          <x:t>93,705</x:t>
+          <x:t>94,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>