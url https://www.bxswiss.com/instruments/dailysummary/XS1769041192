--- v10 (2026-06-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8ede86180442dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8648ac1c3a584c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dfba5d9ece4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5fd4158bdd4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9511d63e13ca4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dfba5d9ece4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cc200d5ba74969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5fd4158bdd4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,770</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>94,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,245</x:t>
-[...92 lines deleted...]
-          <x:t>94,185</x:t>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>94,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>