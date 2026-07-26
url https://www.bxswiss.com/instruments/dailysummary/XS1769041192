--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8648ac1c3a584c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51011ef0825646ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5fd4158bdd4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf667bc974ba44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cc200d5ba74969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5fd4158bdd4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3490fd04481497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf667bc974ba44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,200</x:t>
-[...603 lines deleted...]
-          <x:t>94,470</x:t>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>