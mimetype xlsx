--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51011ef0825646ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f66149a3f944c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf667bc974ba44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f337caea0e4b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3490fd04481497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf667bc974ba44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f9b0bc79734ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f337caea0e4b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,450</x:t>
-[...26 lines deleted...]
-          <x:t>94,375</x:t>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,335</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,130</x:t>
-[...198 lines deleted...]
-          <x:t>93,440</x:t>
+          <x:t>93,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>