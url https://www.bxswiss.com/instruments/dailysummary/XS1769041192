--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f66149a3f944c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddca49fdf5c496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f337caea0e4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab3f3d57fb645d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f9b0bc79734ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f337caea0e4b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80745b6254a4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab3f3d57fb645d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1769041192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,675</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,130</x:t>
-[...31 lines deleted...]
-          <x:t>93,690</x:t>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>94,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>93,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,020</x:t>
-[...387 lines deleted...]
-          <x:t>93,810</x:t>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>