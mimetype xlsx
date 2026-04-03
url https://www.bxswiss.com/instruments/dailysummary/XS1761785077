--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0146b62c066f4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43955b89c5b24922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a05918dace5469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864c0de572d44c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53941cd6665c41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a05918dace5469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90afca29da7f4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864c0de572d44c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>96,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,905</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>