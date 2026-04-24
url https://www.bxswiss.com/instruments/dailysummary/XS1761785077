--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43955b89c5b24922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b10ac138149fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864c0de572d44c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f04ff2be834324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90afca29da7f4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864c0de572d44c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7be6910a9c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f04ff2be834324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,805</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,520</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,585</x:t>
-[...112 lines deleted...]
-          <x:t>95,075</x:t>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>94,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>