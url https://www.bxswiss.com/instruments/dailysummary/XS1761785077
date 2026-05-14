--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b10ac138149fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64baf5d1da704fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f04ff2be834324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1bf1e38dcb45ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7be6910a9c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f04ff2be834324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3652536a9004c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1bf1e38dcb45ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>94,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>95,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,125</x:t>
-[...75 lines deleted...]
-          <x:t>95,090</x:t>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>95,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>