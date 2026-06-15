--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64baf5d1da704fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596bb74ee9d74673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1bf1e38dcb45ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf40a6ce5765459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3652536a9004c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1bf1e38dcb45ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d9ddc90a5c4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf40a6ce5765459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>95,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,270</x:t>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>95,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,395</x:t>
-[...16 lines deleted...]
-          <x:t>95,735</x:t>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...458 lines deleted...]
-          <x:t>94,945</x:t>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>