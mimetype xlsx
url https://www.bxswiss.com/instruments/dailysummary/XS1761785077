--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596bb74ee9d74673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1185cb8cd4fa496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf40a6ce5765459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d6326e0ed94176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d9ddc90a5c4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf40a6ce5765459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63db51f50264111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d6326e0ed94176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...178 lines deleted...]
-          <x:t>95,410</x:t>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,205</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,160</x:t>
-[...301 lines deleted...]
-          <x:t>95,390</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>