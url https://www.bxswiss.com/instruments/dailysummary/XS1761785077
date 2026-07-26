--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1185cb8cd4fa496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f131d7672c642d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d6326e0ed94176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d4f3d398624122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63db51f50264111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d6326e0ed94176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae976f1c8804dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d4f3d398624122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...80 lines deleted...]
-          <x:t>95,345</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,195</x:t>
-[...458 lines deleted...]
-          <x:t>95,765</x:t>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>