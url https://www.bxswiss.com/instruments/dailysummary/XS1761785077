--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f131d7672c642d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cc67e3ca5c43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d4f3d398624122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863e39a07eb740fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae976f1c8804dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d4f3d398624122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400690ae6d294b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863e39a07eb740fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,670</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,635</x:t>
-[...259 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>95,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,570</x:t>
-[...296 lines deleted...]
-          <x:t>95,155</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>