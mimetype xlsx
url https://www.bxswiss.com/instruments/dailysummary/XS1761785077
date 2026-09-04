--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cc67e3ca5c43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ff4cc1c0084016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863e39a07eb740fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78258ef5e11e4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400690ae6d294b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863e39a07eb740fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3982c9284e44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78258ef5e11e4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,165</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,390</x:t>
-[...70 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,210</x:t>
-[...70 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...458 lines deleted...]
-          <x:t>95,350</x:t>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>