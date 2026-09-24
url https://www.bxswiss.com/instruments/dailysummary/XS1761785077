--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ff4cc1c0084016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db54be5e6d144aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78258ef5e11e4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf164e05f7fcc4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3982c9284e44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78258ef5e11e4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283f4cf7c4344a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf164e05f7fcc4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,330</x:t>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>95,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,405</x:t>
-[...357 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,320</x:t>
-[...16 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,250</x:t>
-[...31 lines deleted...]
-          <x:t>95,015</x:t>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>95,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>