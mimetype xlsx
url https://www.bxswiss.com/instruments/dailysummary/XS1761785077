--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db54be5e6d144aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309b321b31154e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf164e05f7fcc4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5315241a14204ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283f4cf7c4344a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf164e05f7fcc4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d53babd3bf4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5315241a14204ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>94,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,355</x:t>
-[...31 lines deleted...]
-          <x:t>94,305</x:t>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>