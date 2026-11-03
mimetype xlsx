--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309b321b31154e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfe1c4544ca432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5315241a14204ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a06d2c552e4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d53babd3bf4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5315241a14204ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7494546ec19c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a06d2c552e4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innogy Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1761785077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,505</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,110</x:t>
-[...70 lines deleted...]
-          <x:t>94,405</x:t>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,340</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>94,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,570</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>94,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>