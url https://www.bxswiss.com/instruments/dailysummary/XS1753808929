--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb40d84bd2434bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9df9e095584481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ce175bc2e14392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c2a9bbf81b4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b604fe56b64235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ce175bc2e14392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78079e04847b49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c2a9bbf81b4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>