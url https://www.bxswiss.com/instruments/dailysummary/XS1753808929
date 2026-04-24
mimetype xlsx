--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9df9e095584481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f39880158164094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c2a9bbf81b4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002506723e0c493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78079e04847b49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c2a9bbf81b4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570edd1a14564cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002506723e0c493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>98,425</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>97,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>