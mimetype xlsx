--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f39880158164094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd472a749b743ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002506723e0c493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0283160ece2c4380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570edd1a14564cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002506723e0c493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda698b2adde5457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0283160ece2c4380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,675</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,865</x:t>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>97,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>