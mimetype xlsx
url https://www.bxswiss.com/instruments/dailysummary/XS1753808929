--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd472a749b743ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396615c38b7f4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0283160ece2c4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b24222aba44d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda698b2adde5457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0283160ece2c4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3166e0afe4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b24222aba44d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,865</x:t>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,035</x:t>
-[...431 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>