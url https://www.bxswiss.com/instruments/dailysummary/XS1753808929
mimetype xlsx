--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396615c38b7f4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d22ae40d6df4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b24222aba44d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a94e2cd04440d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3166e0afe4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b24222aba44d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f0656074404bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a94e2cd04440d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,795</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,795</x:t>
-[...335 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,135</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...31 lines deleted...]
-          <x:t>98,135</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>