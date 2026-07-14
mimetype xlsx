--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d22ae40d6df4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22406ddca0734192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a94e2cd04440d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d6060690124ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f0656074404bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a94e2cd04440d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f8c490f323477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d6060690124ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...87 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,125</x:t>
-[...259 lines deleted...]
-          <x:t>98,105</x:t>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,215</x:t>
+          <x:t>98,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>