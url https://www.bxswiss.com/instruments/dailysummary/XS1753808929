--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22406ddca0734192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5c52a4db648a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d6060690124ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0e1dca1d734717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f8c490f323477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d6060690124ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd61e991b4424311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0e1dca1d734717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,195</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,145</x:t>
-[...463 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>