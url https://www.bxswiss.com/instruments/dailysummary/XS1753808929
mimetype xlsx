--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5c52a4db648a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8719e46daed54dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0e1dca1d734717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e0e20e67684af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd61e991b4424311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0e1dca1d734717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b034c620c54243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e0e20e67684af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exor 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1753808929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,240</x:t>
-[...6 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,250</x:t>
+          <x:t>98,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,225</x:t>
-[...102 lines deleted...]
-          <x:t>98,025</x:t>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>