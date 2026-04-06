--- v4 (2026-03-16)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d19ef8b09004bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5506ef450a8c418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7e55a6106945a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76838ccc019643cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra251554194bf4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7e55a6106945a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45f08723526432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76838ccc019643cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>