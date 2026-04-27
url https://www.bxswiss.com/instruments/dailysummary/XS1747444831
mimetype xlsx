--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5506ef450a8c418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8182e433c1b4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76838ccc019643cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3772ebdfd64787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45f08723526432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76838ccc019643cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6c53deae194476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3772ebdfd64787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,405</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>96,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>