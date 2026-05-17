--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8182e433c1b4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95bd45afc849cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3772ebdfd64787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b7e61d883b447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6c53deae194476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3772ebdfd64787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7960adee1f64981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b7e61d883b447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,255</x:t>
-[...21 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,000</x:t>
-[...247 lines deleted...]
-          <x:t>97,185</x:t>
+          <x:t>97,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>