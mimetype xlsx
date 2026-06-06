--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95bd45afc849cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf66f52d27e04637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b7e61d883b447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbe0e8c277041f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7960adee1f64981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b7e61d883b447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f0820f847c4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbe0e8c277041f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,305</x:t>
-[...53 lines deleted...]
-          <x:t>97,420</x:t>
+          <x:t>97,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,320</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>97,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>97,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>