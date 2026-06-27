--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf66f52d27e04637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad6cabc10bf49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbe0e8c277041f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c009517f0ba4874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f0820f847c4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbe0e8c277041f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddc77ea28794497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c009517f0ba4874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>97,225</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,205</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,465</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>97,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>97,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>