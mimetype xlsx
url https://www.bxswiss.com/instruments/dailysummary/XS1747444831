--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad6cabc10bf49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c911f341f9c485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c009517f0ba4874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdab53b65ef4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddc77ea28794497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c009517f0ba4874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2889aaec6ec34a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdab53b65ef4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>97,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,375</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>97,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,365</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>97,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>