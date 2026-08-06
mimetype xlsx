--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c911f341f9c485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86d7895dd6e4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdab53b65ef4aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ca1323a2d04dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2889aaec6ec34a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdab53b65ef4aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4483434e9ac64ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ca1323a2d04dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,545</x:t>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,465</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>97,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>