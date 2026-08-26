--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86d7895dd6e4ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1746ebc49f4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ca1323a2d04dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2272f0ffd62a4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4483434e9ac64ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ca1323a2d04dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bedb8644594598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2272f0ffd62a4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,545</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,515</x:t>
-[...546 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,450</x:t>
-[...4 lines deleted...]
-          <x:t>97,465</x:t>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>