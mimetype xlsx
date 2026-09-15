--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1746ebc49f4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9754a726ceb42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2272f0ffd62a4eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f6d65409dc41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bedb8644594598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2272f0ffd62a4eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14de710c4cdb4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f6d65409dc41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMW Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1747444831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,340</x:t>
-[...43 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>97,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>