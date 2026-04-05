--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440ac286a1704a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d31b57c46e4921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1695333ef96443e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a59fce837f4fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5def9949d25431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1695333ef96443e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1149bbe163d54101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a59fce837f4fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,045</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>99,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>99,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,035</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,015</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,015</x:t>
-[...26 lines deleted...]
-          <x:t>98,985</x:t>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,960</x:t>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>