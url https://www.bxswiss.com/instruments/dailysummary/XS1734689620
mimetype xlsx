--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d31b57c46e4921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d5b1becff431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a59fce837f4fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcc98bada1a43f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1149bbe163d54101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a59fce837f4fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a42d1f645c4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcc98bada1a43f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...4 lines deleted...]
-          <x:t>99,045</x:t>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,035</x:t>
-[...441 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>