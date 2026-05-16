--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d5b1becff431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c530773fbbf464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcc98bada1a43f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c82d0c2dd04e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a42d1f645c4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcc98bada1a43f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d2e66ab43d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c82d0c2dd04e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,985</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,970</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...16 lines deleted...]
-          <x:t>99,015</x:t>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,005</x:t>
-[...16 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,995</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,015</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...21 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,030</x:t>
-[...16 lines deleted...]
-          <x:t>99,025</x:t>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,025</x:t>
-[...31 lines deleted...]
-          <x:t>99,040</x:t>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>