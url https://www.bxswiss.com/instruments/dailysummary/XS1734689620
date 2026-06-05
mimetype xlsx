--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c530773fbbf464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6cfb945fb247fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c82d0c2dd04e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re967eed2f9954e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d2e66ab43d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c82d0c2dd04e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a66b6d4c9453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re967eed2f9954e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,995</x:t>
-[...70 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>99,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,030</x:t>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,040</x:t>
-[...38 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>99,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,095</x:t>
-[...21 lines deleted...]
-          <x:t>99,075</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,055</x:t>
-[...16 lines deleted...]
-          <x:t>99,075</x:t>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,075</x:t>
-[...178 lines deleted...]
-          <x:t>99,105</x:t>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,105</x:t>
-[...4 lines deleted...]
-          <x:t>99,115</x:t>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>