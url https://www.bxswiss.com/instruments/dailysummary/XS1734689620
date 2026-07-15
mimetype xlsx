--- v9 (2026-06-05)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6cfb945fb247fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcf9802f89747c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re967eed2f9954e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06b7444f9e2463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a66b6d4c9453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re967eed2f9954e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced6fe32a63041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06b7444f9e2463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...517 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,175</x:t>
-[...31 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>