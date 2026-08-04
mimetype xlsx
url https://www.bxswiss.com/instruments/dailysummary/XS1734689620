--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcf9802f89747c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e8838bf04a47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06b7444f9e2463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5b8d201754e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced6fe32a63041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06b7444f9e2463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd010bfd0c964f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5b8d201754e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
-[...70 lines deleted...]
-          <x:t>99,265</x:t>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...16 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,265</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...75 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...43 lines deleted...]
-          <x:t>99,335</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,310</x:t>
-[...31 lines deleted...]
-          <x:t>99,335</x:t>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>