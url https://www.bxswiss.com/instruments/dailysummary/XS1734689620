--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e8838bf04a47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2bbcfab49441af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5b8d201754e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6574f35dfb234615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd010bfd0c964f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5b8d201754e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437e2aa85f0d49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6574f35dfb234615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,365</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,325</x:t>
-[...11 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,385</x:t>
-[...70 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,380</x:t>
-[...16 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,375</x:t>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>99,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,410</x:t>
-[...4 lines deleted...]
-          <x:t>99,425</x:t>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>