--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2bbcfab49441af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8810cf8927a643e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6574f35dfb234615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4d30577c4c4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437e2aa85f0d49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6574f35dfb234615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e4a951b9dc4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4d30577c4c4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1734689620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,425</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,410</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,435</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,455</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...4 lines deleted...]
-          <x:t>99,495</x:t>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>