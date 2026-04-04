--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9ce4cd96c941c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6670bc0d30748ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53ff01b5f544b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9807076590d7413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81d8f6890674a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53ff01b5f544b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ed6c775a94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9807076590d7413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,365</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,820</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>