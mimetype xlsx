--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6670bc0d30748ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7db8c3cd3a4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9807076590d7413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c06eaaf00c441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ed6c775a94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9807076590d7413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa4946e3d94a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c06eaaf00c441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>79,460</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,850</x:t>
-[...431 lines deleted...]
-          <x:t>77,625</x:t>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>