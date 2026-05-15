--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7db8c3cd3a4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c6f2ee2f714e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c06eaaf00c441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a14cea908464024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa4946e3d94a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c06eaaf00c441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeca6fddd5074206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a14cea908464024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,940</x:t>
-[...4 lines deleted...]
-          <x:t>78,315</x:t>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>78,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,885</x:t>
-[...296 lines deleted...]
-          <x:t>78,475</x:t>
+          <x:t>77,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>