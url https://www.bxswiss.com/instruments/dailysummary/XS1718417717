--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c6f2ee2f714e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fed0eae7ff42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a14cea908464024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fe48baee2d44a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeca6fddd5074206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a14cea908464024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60cca7f813cc444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fe48baee2d44a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>78,370</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,065</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,940</x:t>
-[...193 lines deleted...]
-          <x:t>77,775</x:t>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,345</x:t>
-[...279 lines deleted...]
-          <x:t>77,755</x:t>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>