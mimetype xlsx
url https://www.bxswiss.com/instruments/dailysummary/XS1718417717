--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fed0eae7ff42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8512826579bf4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fe48baee2d44a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabf4a4d3f12442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60cca7f813cc444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fe48baee2d44a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f925b563ba04569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabf4a4d3f12442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>79,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,420</x:t>
-[...112 lines deleted...]
-          <x:t>79,150</x:t>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>