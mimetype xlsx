--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8512826579bf4416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf329244656134e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabf4a4d3f12442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8e498585fb4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f925b563ba04569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabf4a4d3f12442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4017ef3f12c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8e498585fb4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>79,495</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,420</x:t>
-[...43 lines deleted...]
-          <x:t>79,505</x:t>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>80,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>