--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf329244656134e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b117e13e562475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8e498585fb4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1228c4d83134971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4017ef3f12c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8e498585fb4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5037fd1c7f574b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1228c4d83134971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>79,775</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,520</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>