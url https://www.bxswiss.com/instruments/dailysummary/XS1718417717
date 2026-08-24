--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b117e13e562475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960b7f0812834d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1228c4d83134971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3e48f1bc724253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5037fd1c7f574b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1228c4d83134971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3382bf319142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3e48f1bc724253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>79,360</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,490</x:t>
-[...43 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,390</x:t>
-[...215 lines deleted...]
-          <x:t>79,065</x:t>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,965</x:t>
-[...80 lines deleted...]
-          <x:t>79,485</x:t>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>