--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960b7f0812834d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d5b5956714b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3e48f1bc724253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bab18391d3b4dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3382bf319142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3e48f1bc724253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2168e7ca7b4f434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bab18391d3b4dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>78,745</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>78,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>