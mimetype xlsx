--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d5b5956714b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a07fecee33f49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bab18391d3b4dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439e74a482a6467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2168e7ca7b4f434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bab18391d3b4dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra691b80356de42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439e74a482a6467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>77,305</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>76,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>77,360</x:t>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,045</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>77,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,060</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>