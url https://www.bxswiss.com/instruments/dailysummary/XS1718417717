--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a07fecee33f49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7414ea448f114cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439e74a482a6467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85451f67e4e0457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra691b80356de42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439e74a482a6467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d4f1532914e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85451f67e4e0457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1718417717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>77,625</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>76,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>