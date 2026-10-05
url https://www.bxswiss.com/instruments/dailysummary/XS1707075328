--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23beb439c61d4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9760c3b5af7b47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d520eeb5dc3471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c132e9384746d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102939fdf433411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d520eeb5dc3471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5f3593c685437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c132e9384746d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>94,865</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,795</x:t>
-[...6 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,800</x:t>
-[...70 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>