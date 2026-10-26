--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9760c3b5af7b47b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1287f046013a447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c132e9384746d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6fe85f483d4005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5f3593c685437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c132e9384746d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fc2e88ff914b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6fe85f483d4005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>94,675</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,570</x:t>
-[...16 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,075</x:t>
-[...436 lines deleted...]
-          <x:t>94,180</x:t>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>