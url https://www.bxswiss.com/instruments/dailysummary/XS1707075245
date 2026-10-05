--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6fb4d0b257499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7547ec02c2fe4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fdd8cd03fe448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f856002cd84426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885c85ef724b4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fdd8cd03fe448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461fcfca7b594466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f856002cd84426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>79,555</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,190</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>79,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,705</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>