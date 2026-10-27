--- v14 (2026-10-05)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7547ec02c2fe4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a292cf5a6f94759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f856002cd84426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af67330c40f4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461fcfca7b594466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f856002cd84426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86074a1f3bff40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af67330c40f4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>77,660</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>77,730</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,515</x:t>
-[...43 lines deleted...]
-          <x:t>78,085</x:t>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,980</x:t>
-[...92 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,635</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>77,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>