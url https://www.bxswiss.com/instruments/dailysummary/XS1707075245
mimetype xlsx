--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2b07c409f84255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aea3cdaddae4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c1409519f84741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778762de9ad04def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cf60b70d3849a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c1409519f84741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cb74eb0b394b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778762de9ad04def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>