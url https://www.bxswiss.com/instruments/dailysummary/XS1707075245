--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aea3cdaddae4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea26e6403614cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778762de9ad04def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e72b8488fc4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cb74eb0b394b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778762de9ad04def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0e32b8dce747e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e72b8488fc4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>81,225</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,415</x:t>
-[...252 lines deleted...]
-          <x:t>81,505</x:t>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>