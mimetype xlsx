--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea26e6403614cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5939e2b285fd4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e72b8488fc4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7da473d21e4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0e32b8dce747e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e72b8488fc4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bfdb5fad6c48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7da473d21e4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,790</x:t>
-[...80 lines deleted...]
-          <x:t>80,915</x:t>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,890</x:t>
-[...431 lines deleted...]
-          <x:t>81,295</x:t>
+          <x:t>80,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>