--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5939e2b285fd4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3152703451714c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7da473d21e4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5548920165114e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bfdb5fad6c48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7da473d21e4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e57e304bbc4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5548920165114e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,790</x:t>
-[...26 lines deleted...]
-          <x:t>81,775</x:t>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,425</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>80,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>