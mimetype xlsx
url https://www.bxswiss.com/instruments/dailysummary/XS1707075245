--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3152703451714c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0035b520c44ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5548920165114e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07da1429f6e45c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e57e304bbc4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5548920165114e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395094f16e49454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07da1429f6e45c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>80,925</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,905</x:t>
-[...43 lines deleted...]
-          <x:t>81,225</x:t>
+          <x:t>81,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>81,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>80,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>81,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>81,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>