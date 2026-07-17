--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0035b520c44ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513e9a6098f84ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07da1429f6e45c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7e37f91dfa4cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395094f16e49454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07da1429f6e45c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212fbe7e3b4b45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7e37f91dfa4cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>82,010</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,725</x:t>
-[...16 lines deleted...]
-          <x:t>82,055</x:t>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,945</x:t>
-[...168 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,430</x:t>
-[...387 lines deleted...]
-          <x:t>82,870</x:t>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>