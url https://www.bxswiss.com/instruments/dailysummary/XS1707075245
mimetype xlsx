--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513e9a6098f84ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29f41b34de445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7e37f91dfa4cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37dcc50a24554014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212fbe7e3b4b45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7e37f91dfa4cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0a27d104264e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37dcc50a24554014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,530</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,715</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>