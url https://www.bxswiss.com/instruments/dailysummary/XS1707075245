--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29f41b34de445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3b82352b0a4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37dcc50a24554014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e03695c9374bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0a27d104264e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37dcc50a24554014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910e2ffa7ed7454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e03695c9374bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>81,105</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,065</x:t>
-[...38 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,710</x:t>
-[...26 lines deleted...]
-          <x:t>81,145</x:t>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,075</x:t>
-[...33 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,230</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>80,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>80,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,425</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>81,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>