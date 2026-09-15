--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3b82352b0a4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6fb4d0b257499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e03695c9374bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fdd8cd03fe448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910e2ffa7ed7454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e03695c9374bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885c85ef724b4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fdd8cd03fe448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nestle 37</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1707075245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,145</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,075</x:t>
-[...97 lines deleted...]
-          <x:t>80,770</x:t>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>80,600</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,395</x:t>
-[...92 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,150</x:t>
-[...63 lines deleted...]
-          <x:t>80,425</x:t>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>