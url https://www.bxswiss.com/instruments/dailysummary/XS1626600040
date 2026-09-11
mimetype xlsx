--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b5e15914a94874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbeca7b3470340a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31ad299102d4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922973f7ab28498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36baa8313534208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31ad299102d4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3d0c94c2b5475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922973f7ab28498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626600040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>89,975</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,690</x:t>
-[...129 lines deleted...]
-          <x:t>89,305</x:t>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,170</x:t>
-[...188 lines deleted...]
-          <x:t>89,080</x:t>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>89,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>