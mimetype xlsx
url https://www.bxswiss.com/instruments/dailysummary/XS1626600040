--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbeca7b3470340a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2c81184ac8423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922973f7ab28498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5c12abba5f41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3d0c94c2b5475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922973f7ab28498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995515b41b724934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5c12abba5f41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626600040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>