--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2c81184ac8423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b131d225384cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5c12abba5f41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9b13851e3b44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995515b41b724934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5c12abba5f41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26967b1aca44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9b13851e3b44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626600040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>88,255</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,875</x:t>
-[...21 lines deleted...]
-          <x:t>87,270</x:t>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>87,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,240</x:t>
-[...16 lines deleted...]
-          <x:t>87,350</x:t>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,310</x:t>
-[...220 lines deleted...]
-          <x:t>87,390</x:t>
+          <x:t>87,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>