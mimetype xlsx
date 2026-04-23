--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa474e60da184af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4033f04dce4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177bb8bdd8434d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9db873c651a4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5223a6cb31f54a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177bb8bdd8434d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d967b12fa214a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9db873c651a4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...581 lines deleted...]
-          <x:t>90,540</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...46 lines deleted...]
-          <x:t>90,360</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>