--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4033f04dce4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0092da3c92bb4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9db873c651a4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfadf432a281c42f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d967b12fa214a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9db873c651a4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddaaf97021640b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfadf432a281c42f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,265</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,795</x:t>
-[...11 lines deleted...]
-          <x:t>89,935</x:t>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,595</x:t>
-[...124 lines deleted...]
-          <x:t>89,680</x:t>
+          <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,355</x:t>
-[...242 lines deleted...]
-          <x:t>90,275</x:t>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>90,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>