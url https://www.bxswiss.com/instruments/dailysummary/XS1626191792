--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0092da3c92bb4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481285dec903486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfadf432a281c42f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43fb5674832416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddaaf97021640b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfadf432a281c42f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e55a960b9c4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43fb5674832416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,975</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>90,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>90,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,335</x:t>
-[...313 lines deleted...]
-          <x:t>90,505</x:t>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,435</x:t>
-[...107 lines deleted...]
-          <x:t>90,385</x:t>
+          <x:t>90,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>