--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481285dec903486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59b36b86e50467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43fb5674832416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5d55e86724002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e55a960b9c4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43fb5674832416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb322014570524bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5d55e86724002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,815</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>90,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,435</x:t>
-[...75 lines deleted...]
-          <x:t>90,570</x:t>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>90,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,385</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,165</x:t>
-[...75 lines deleted...]
-          <x:t>90,185</x:t>
+          <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>90,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>