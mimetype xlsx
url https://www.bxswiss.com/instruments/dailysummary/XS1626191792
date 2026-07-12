--- v8 (2026-07-12)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59b36b86e50467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2fc15dff964e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5d55e86724002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd841c03987a9415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb322014570524bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5d55e86724002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cd1259e1d84cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd841c03987a9415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>