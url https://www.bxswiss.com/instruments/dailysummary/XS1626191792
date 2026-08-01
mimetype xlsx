--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2fc15dff964e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0170c8d4d57947dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd841c03987a9415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27da3fcb195046d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cd1259e1d84cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd841c03987a9415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc488ee458a40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27da3fcb195046d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>90,655</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,635</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>90,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,005</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>