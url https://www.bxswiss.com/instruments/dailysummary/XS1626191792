--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0170c8d4d57947dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56704e7862e4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27da3fcb195046d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92197db8e974bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc488ee458a40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27da3fcb195046d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755861434ef4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92197db8e974bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>90,355</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,005</x:t>
-[...70 lines deleted...]
-          <x:t>90,205</x:t>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,040</x:t>
-[...48 lines deleted...]
-          <x:t>89,795</x:t>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,930</x:t>
-[...70 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,790</x:t>
-[...26 lines deleted...]
-          <x:t>89,655</x:t>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,485</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>89,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>