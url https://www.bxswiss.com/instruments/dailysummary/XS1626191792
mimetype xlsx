--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56704e7862e4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60078819399347ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92197db8e974bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d4ec3c0b9e4747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755861434ef4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92197db8e974bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb5139af33741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d4ec3c0b9e4747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,790</x:t>
-[...26 lines deleted...]
-          <x:t>89,655</x:t>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>89,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,925</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>89,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>