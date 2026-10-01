--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60078819399347ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fb7a6a4541478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d4ec3c0b9e4747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9c24c9c0c04322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb5139af33741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d4ec3c0b9e4747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b62b86136e44caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9c24c9c0c04322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>