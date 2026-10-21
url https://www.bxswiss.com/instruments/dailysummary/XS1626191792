--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fb7a6a4541478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ee52e5d93f4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9c24c9c0c04322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9823b1099dde46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b62b86136e44caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9c24c9c0c04322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08aae1df98c54523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9823b1099dde46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nederlandse Waterschapsbank 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1626191792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>88,845</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,545</x:t>
-[...249 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,360</x:t>
-[...144 lines deleted...]
-          <x:t>87,745</x:t>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>