--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb7f70dac144d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a3acc7f4254fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3cd4dd70024139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28557e803fb94e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3271c81d304cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3cd4dd70024139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7afd83392f4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28557e803fb94e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,060</x:t>
-[...85 lines deleted...]
-          <x:t>81,180</x:t>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>80,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>80,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...73 lines deleted...]
-          <x:t>80,690</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>