--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a3acc7f4254fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef071178154753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28557e803fb94e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c97bf0643ed4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7afd83392f4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28557e803fb94e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df452039d2f49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c97bf0643ed4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>