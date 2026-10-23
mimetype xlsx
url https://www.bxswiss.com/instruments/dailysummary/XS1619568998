--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef071178154753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f75edfa876b4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c97bf0643ed4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecd3461f1184f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df452039d2f49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c97bf0643ed4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354bdd4dfd6d48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecd3461f1184f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>78,545</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,225</x:t>
-[...38 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,030</x:t>
-[...26 lines deleted...]
-          <x:t>78,335</x:t>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>77,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>