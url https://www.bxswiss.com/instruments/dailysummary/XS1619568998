--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26404a0488514a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37dd3874efb4e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732d1a17f7d24074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re430620e6d3942e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab4ccc93f3a4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732d1a17f7d24074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb02ff3fb66409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re430620e6d3942e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>81,640</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>82,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,015</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>