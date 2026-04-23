--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37dd3874efb4e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99db0a9c800e4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re430620e6d3942e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac02c4a594764e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb02ff3fb66409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re430620e6d3942e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15842f51f95b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac02c4a594764e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>82,315</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>81,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,515</x:t>
-[...463 lines deleted...]
-          <x:t>80,985</x:t>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>