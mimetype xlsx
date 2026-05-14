--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99db0a9c800e4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9822a7be50a4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac02c4a594764e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a4655529a5462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15842f51f95b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac02c4a594764e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f12883d41134f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a4655529a5462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>80,480</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,480</x:t>
-[...124 lines deleted...]
-          <x:t>80,980</x:t>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,775</x:t>
-[...75 lines deleted...]
-          <x:t>82,365</x:t>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>81,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,385</x:t>
-[...60 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,410</x:t>
-[...171 lines deleted...]
-          <x:t>81,670</x:t>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>