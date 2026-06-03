--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9822a7be50a4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae87e8aa714441f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a4655529a5462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bea683f47b4a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f12883d41134f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a4655529a5462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re081bcb248834737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bea683f47b4a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,410</x:t>
-[...156 lines deleted...]
-          <x:t>81,740</x:t>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,545</x:t>
-[...382 lines deleted...]
-          <x:t>80,925</x:t>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>