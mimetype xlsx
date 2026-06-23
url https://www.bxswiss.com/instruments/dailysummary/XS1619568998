--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae87e8aa714441f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94531dd822c472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bea683f47b4a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cc3d31d5744805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re081bcb248834737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bea683f47b4a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0686cc505084410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cc3d31d5744805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>82,015</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,700</x:t>
-[...340 lines deleted...]
-          <x:t>82,335</x:t>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,130</x:t>
-[...107 lines deleted...]
-          <x:t>82,090</x:t>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>