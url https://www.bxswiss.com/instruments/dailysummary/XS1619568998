--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94531dd822c472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede9a69e91c54c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cc3d31d5744805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd160b98a476140b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0686cc505084410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cc3d31d5744805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra889db150e204485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd160b98a476140b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...38 lines deleted...]
-          <x:t>82,240</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,110</x:t>
-[...80 lines deleted...]
-          <x:t>81,755</x:t>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,865</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>82,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>