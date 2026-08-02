--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede9a69e91c54c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17eaa9884334612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd160b98a476140b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32523776f7a410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra889db150e204485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd160b98a476140b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79530dc4487b4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32523776f7a410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,830</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>81,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>