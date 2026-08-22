--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17eaa9884334612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb7f70dac144d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32523776f7a410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3cd4dd70024139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79530dc4487b4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32523776f7a410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3271c81d304cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3cd4dd70024139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1619568998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>81,740</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,710</x:t>
-[...43 lines deleted...]
-          <x:t>81,850</x:t>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,650</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,625</x:t>
-[...75 lines deleted...]
-          <x:t>81,440</x:t>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,375</x:t>
-[...38 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>80,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>80,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,050</x:t>
-[...134 lines deleted...]
-          <x:t>80,915</x:t>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>