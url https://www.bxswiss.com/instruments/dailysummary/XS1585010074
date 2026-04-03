--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3fcc78a99c4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red38cddbc41e4dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad92b864767443f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb699d2ad7d34605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra920a40986944fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad92b864767443f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc2e4fda1d74c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb699d2ad7d34605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,370</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>98,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>