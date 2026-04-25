--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red38cddbc41e4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd600b401b834438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb699d2ad7d34605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ae4b9e2f474c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc2e4fda1d74c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb699d2ad7d34605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d84ca349624990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ae4b9e2f474c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...141 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...274 lines deleted...]
-          <x:t>97,725</x:t>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>