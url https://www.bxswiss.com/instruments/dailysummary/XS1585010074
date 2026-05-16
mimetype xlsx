--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd600b401b834438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55b4e734c7e4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ae4b9e2f474c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bfa7f6c44b4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d84ca349624990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ae4b9e2f474c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e34cfa940a4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bfa7f6c44b4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,765</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...97 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,845</x:t>
-[...92 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...198 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>