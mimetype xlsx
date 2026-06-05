--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55b4e734c7e4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f8702750f648ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bfa7f6c44b4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf895f937f1c64663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e34cfa940a4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bfa7f6c44b4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae86d9cf04b4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf895f937f1c64663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,915</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>98,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,985</x:t>
-[...38 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>98,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...70 lines deleted...]
-          <x:t>97,970</x:t>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...205 lines deleted...]
-          <x:t>97,985</x:t>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,945</x:t>
-[...139 lines deleted...]
-          <x:t>97,990</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>