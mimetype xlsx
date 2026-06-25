--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f8702750f648ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6f91812daf4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf895f937f1c64663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1364b0e2494b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae86d9cf04b4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf895f937f1c64663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4b5bc1050c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1364b0e2494b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,945</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,910</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>98,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,970</x:t>
-[...259 lines deleted...]
-          <x:t>98,035</x:t>
+          <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,015</x:t>
-[...97 lines deleted...]
-          <x:t>98,010</x:t>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...97 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>98,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>