--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6f91812daf4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b792ebd45b94eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1364b0e2494b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f05222dd0d4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4b5bc1050c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1364b0e2494b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a10a8efdfb426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f05222dd0d4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,025</x:t>
-[...70 lines deleted...]
-          <x:t>98,085</x:t>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>98,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,125</x:t>
-[...70 lines deleted...]
-          <x:t>98,115</x:t>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,105</x:t>
-[...97 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,140</x:t>
-[...4 lines deleted...]
-          <x:t>98,165</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>