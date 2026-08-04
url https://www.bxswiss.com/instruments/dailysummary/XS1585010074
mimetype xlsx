--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b792ebd45b94eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9179626987646f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f05222dd0d4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787c875d90864043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a10a8efdfb426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f05222dd0d4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f31b6ed484d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787c875d90864043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,295</x:t>
-[...306 lines deleted...]
-          <x:t>98,295</x:t>
+          <x:t>98,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>