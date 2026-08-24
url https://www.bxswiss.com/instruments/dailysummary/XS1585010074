--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9179626987646f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad93d76d0ac495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787c875d90864043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2700c6788f3d43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f31b6ed484d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787c875d90864043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc76f1fdcd08444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2700c6788f3d43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>98,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,345</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,315</x:t>
-[...21 lines deleted...]
-          <x:t>98,360</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...97 lines deleted...]
-          <x:t>98,345</x:t>
+          <x:t>98,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,295</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>98,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>