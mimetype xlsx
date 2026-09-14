--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad93d76d0ac495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d3ce45e1154786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2700c6788f3d43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a3be97aa1e4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc76f1fdcd08444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2700c6788f3d43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2d53820e334779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a3be97aa1e4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1585010074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>98,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>