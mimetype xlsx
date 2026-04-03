--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b86e2f83437419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706a0d9252eb4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0f958324b64534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7097a7c3c83a420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1374f0e481a4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0f958324b64534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd5860178ae4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7097a7c3c83a420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>99,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>99,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,155</x:t>
-[...21 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...43 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>99,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>