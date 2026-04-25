--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706a0d9252eb4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b9fea7b7a44755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7097a7c3c83a420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9d56d89fac4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd5860178ae4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7097a7c3c83a420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f0a77034ff41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9d56d89fac4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...593 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>