--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b9fea7b7a44755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7723b3f9a2ce4c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9d56d89fac4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e658110eb9d447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f0a77034ff41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9d56d89fac4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacbc2f49b044fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e658110eb9d447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,080</x:t>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...85 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,145</x:t>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,135</x:t>
-[...48 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>99,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>