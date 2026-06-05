--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7723b3f9a2ce4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10506b0f9ba04f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e658110eb9d447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd8bf8a777f4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacbc2f49b044fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e658110eb9d447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2f39d8dc074f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd8bf8a777f4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,145</x:t>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,135</x:t>
-[...48 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>