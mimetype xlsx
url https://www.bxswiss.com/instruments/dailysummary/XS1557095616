--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10506b0f9ba04f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c0395c93a4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd8bf8a777f4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fb792d6ba4627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2f39d8dc074f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd8bf8a777f4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd5035676c84501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fb792d6ba4627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,165</x:t>
-[...11 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,195</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>