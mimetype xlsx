--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c0395c93a4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990303e60006477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339fb792d6ba4627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62636da91fd149f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd5035676c84501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339fb792d6ba4627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7925a602b52d4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62636da91fd149f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,195</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,185</x:t>
-[...389 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,215</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>99,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>