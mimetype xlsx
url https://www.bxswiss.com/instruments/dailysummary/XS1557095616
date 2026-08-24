--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990303e60006477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941ae65e4644889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62636da91fd149f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94d84bc985f4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7925a602b52d4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62636da91fd149f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156e8d946c0a4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94d84bc985f4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>99,245</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...171 lines deleted...]
-          <x:t>99,305</x:t>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>