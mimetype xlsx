--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941ae65e4644889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b062ec838fe4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94d84bc985f4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac7618831ca47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156e8d946c0a4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94d84bc985f4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950a1de10ceb4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac7618831ca47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1557095616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,415</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,385</x:t>
-[...475 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>