--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a1e710a2c540f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8451d56e58e47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07131a625c4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6db3d3b66417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3051d6e76bc24c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07131a625c4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda4eceef8654112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6db3d3b66417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,695</x:t>
-[...4 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,600</x:t>
-[...458 lines deleted...]
-          <x:t>96,395</x:t>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>