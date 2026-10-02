--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8451d56e58e47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d86a630ba047d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6db3d3b66417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9becf2106cc471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda4eceef8654112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6db3d3b66417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5eef1eb16472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9becf2106cc471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>