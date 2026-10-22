--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d86a630ba047d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8309b9936b446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9becf2106cc471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bea6e001151486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5eef1eb16472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9becf2106cc471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d3497b590d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bea6e001151486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>95,450</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,815</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,940</x:t>
-[...16 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,780</x:t>
-[...360 lines deleted...]
-          <x:t>94,495</x:t>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>