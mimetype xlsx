--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea69135d22d444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8ca8e0f8394183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893eba9b099746e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31232d333a6d4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ee4cb10e174f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893eba9b099746e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7452f5d19a5e4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31232d333a6d4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>99,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>