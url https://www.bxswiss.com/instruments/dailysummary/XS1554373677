--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8ca8e0f8394183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ff4e775e78408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31232d333a6d4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bbc0f232ac41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7452f5d19a5e4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31232d333a6d4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfca55573d4148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bbc0f232ac41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...38 lines deleted...]
-          <x:t>99,705</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...333 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>