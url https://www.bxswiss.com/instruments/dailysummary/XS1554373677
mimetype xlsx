--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ff4e775e78408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceae0dd613014190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bbc0f232ac41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6687b5ee3f2408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfca55573d4148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bbc0f232ac41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ba743b0da4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6687b5ee3f2408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,635</x:t>
-[...107 lines deleted...]
-          <x:t>99,635</x:t>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...215 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>