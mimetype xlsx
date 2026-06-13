--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceae0dd613014190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c0619576cb4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6687b5ee3f2408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd05a0ad20354df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ba743b0da4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6687b5ee3f2408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b478992c95c463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd05a0ad20354df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...80 lines deleted...]
-          <x:t>99,735</x:t>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...70 lines deleted...]
-          <x:t>99,715</x:t>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>99,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...350 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>