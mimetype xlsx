--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c0619576cb4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1516c692eeca4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd05a0ad20354df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b621d2936074298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b478992c95c463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd05a0ad20354df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1c7e67b73f4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b621d2936074298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...6 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,675</x:t>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,675</x:t>
-[...26 lines deleted...]
-          <x:t>99,675</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>