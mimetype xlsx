--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1516c692eeca4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21835d9eeab460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b621d2936074298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff61a0c80c1c43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1c7e67b73f4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b621d2936074298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64773dd583b14590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff61a0c80c1c43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...4 lines deleted...]
-          <x:t>99,685</x:t>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,695</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>99,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>