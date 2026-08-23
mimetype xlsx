--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21835d9eeab460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2abff7b8b04224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff61a0c80c1c43bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raafeb2bb295746cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64773dd583b14590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff61a0c80c1c43bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4e0a3cb83d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raafeb2bb295746cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,705</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...382 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>