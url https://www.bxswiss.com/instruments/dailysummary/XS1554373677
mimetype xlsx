--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2abff7b8b04224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbf42169ec74919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raafeb2bb295746cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93424a30739442bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4e0a3cb83d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raafeb2bb295746cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90413c30afc84e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93424a30739442bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1554373677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,725</x:t>
-[...85 lines deleted...]
-          <x:t>99,655</x:t>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>99,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>