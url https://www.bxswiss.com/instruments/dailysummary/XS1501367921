--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb587cab8fa5c4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97174af2aceb4d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc8e233d7cd4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355b9e7b274c46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c45e62fd09a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc8e233d7cd4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e2be29c8254382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355b9e7b274c46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,045</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>98,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,975</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>