--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97174af2aceb4d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002319299e6b4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355b9e7b274c46b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3311217c9143ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e2be29c8254382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355b9e7b274c46b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28615ce33a564bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3311217c9143ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,925</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,715</x:t>
-[...6 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...382 lines deleted...]
-          <x:t>98,665</x:t>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>