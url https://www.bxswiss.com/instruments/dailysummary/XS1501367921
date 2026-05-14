--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002319299e6b4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc23a02dcebe4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3311217c9143ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037fb0aa859849ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28615ce33a564bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3311217c9143ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7aad1fb8a34b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037fb0aa859849ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,735</x:t>
-[...70 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...183 lines deleted...]
-          <x:t>98,745</x:t>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,745</x:t>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,815</x:t>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>98,805</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>