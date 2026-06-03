--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc23a02dcebe4760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3e338289184bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037fb0aa859849ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036081d83ace4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7aad1fb8a34b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037fb0aa859849ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f28dbadb17247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036081d83ace4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>