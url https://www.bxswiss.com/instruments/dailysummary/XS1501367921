--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3e338289184bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b024a5524141b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036081d83ace4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62430c148fb441bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f28dbadb17247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036081d83ace4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aea0eafae0e4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62430c148fb441bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>