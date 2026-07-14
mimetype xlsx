--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b024a5524141b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc81928abbe483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62430c148fb441bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed25fc847c7481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aea0eafae0e4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62430c148fb441bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7afaa7e7bb3487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed25fc847c7481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...308 lines deleted...]
-          <x:t>99,265</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...70 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>