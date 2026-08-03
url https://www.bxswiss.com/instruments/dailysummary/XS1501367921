--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc81928abbe483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f410610d74945e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed25fc847c7481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c00c4ff5144bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7afaa7e7bb3487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed25fc847c7481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1cce5874af44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c00c4ff5144bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,405</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,405</x:t>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,535</x:t>
-[...102 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,545</x:t>
-[...11 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>99,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,555</x:t>
-[...90 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>