--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f410610d74945e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7bcdce4804cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c00c4ff5144bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ca49d72f254959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1cce5874af44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c00c4ff5144bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49775c19c25a4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ca49d72f254959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,535</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
-[...97 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,585</x:t>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...4 lines deleted...]
-          <x:t>99,605</x:t>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>