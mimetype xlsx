--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7bcdce4804cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f66b81c5dc243a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ca49d72f254959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f780c5eba348ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49775c19c25a4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ca49d72f254959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e45c65e45564dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f780c5eba348ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lanxess 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1501367921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>