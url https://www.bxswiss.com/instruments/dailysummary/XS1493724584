--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650a9010111241a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d52ec352f6b43b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6df88acdb234959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0a6d44dab7472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1601adfd32fb460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6df88acdb234959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0701a1e27944a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0a6d44dab7472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1493724584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,425</x:t>
-[...16 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,425</x:t>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>95,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...404 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>