--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d52ec352f6b43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red842988e0ca4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0a6d44dab7472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6fdc1117fd4530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0701a1e27944a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0a6d44dab7472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R677bdca95f024164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6fdc1117fd4530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1493724584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>95,495</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,380</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>