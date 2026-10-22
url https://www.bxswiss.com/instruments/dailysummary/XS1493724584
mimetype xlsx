--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red842988e0ca4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756ba50c682a406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6fdc1117fd4530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde56699c2bc04370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R677bdca95f024164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6fdc1117fd4530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eae35c3aeb4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde56699c2bc04370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1493724584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,405</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>95,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>