--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e7b693d8ec4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8f0c5dc51c4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d567b41f2dc4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32315fccab946fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb141c5b044d45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d567b41f2dc4903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc13b3908b42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32315fccab946fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,755</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,740</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>99,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>99,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>