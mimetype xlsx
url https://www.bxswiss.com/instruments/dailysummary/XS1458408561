--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8f0c5dc51c4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7508db0f742bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32315fccab946fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc3d8b69e794cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc13b3908b42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32315fccab946fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ce86c07a214a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc3d8b69e794cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,745</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>99,735</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>