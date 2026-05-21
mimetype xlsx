--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7508db0f742bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8575afb790ab4186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc3d8b69e794cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da8030b8d164ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ce86c07a214a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc3d8b69e794cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bc5de4475341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da8030b8d164ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,765</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,765</x:t>
-[...323 lines deleted...]
-          <x:t>99,825</x:t>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>