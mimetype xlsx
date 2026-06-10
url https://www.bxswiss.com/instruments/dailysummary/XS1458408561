--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8575afb790ab4186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b17c98a3a4b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da8030b8d164ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe193dd179994e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bc5de4475341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da8030b8d164ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe57f1a5f0814a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe193dd179994e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,825</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,825</x:t>
-[...16 lines deleted...]
-          <x:t>99,835</x:t>
+          <x:t>99,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,825</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,845</x:t>
+          <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>