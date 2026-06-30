--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b17c98a3a4b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb931b8b95b4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe193dd179994e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb892b86be9140dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe57f1a5f0814a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe193dd179994e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdc2db307e645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb892b86be9140dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,875</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,865</x:t>
-[...92 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,885</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>99,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,905</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>