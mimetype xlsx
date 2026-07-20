--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb931b8b95b4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbd30b69cbe4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb892b86be9140dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a24585a61b34fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdc2db307e645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb892b86be9140dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d0156c9ef34dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a24585a61b34fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1458408561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>