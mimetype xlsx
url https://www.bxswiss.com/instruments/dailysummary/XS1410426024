--- v5 (2026-03-14)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2660e010eb14eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1d15cca734478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad60d62fdcb4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb9d9e9e86d4cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8ddbe8e7f5433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad60d62fdcb4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2072f7a2e1e345a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb9d9e9e86d4cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>97,035</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,835</x:t>
-[...134 lines deleted...]
-          <x:t>96,450</x:t>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>