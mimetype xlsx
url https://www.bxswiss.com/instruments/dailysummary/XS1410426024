--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1d15cca734478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec6128d6fff4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb9d9e9e86d4cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440df5e362444837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2072f7a2e1e345a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb9d9e9e86d4cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b2cbc50b2d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440df5e362444837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,635</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,515</x:t>
-[...448 lines deleted...]
-          <x:t>96,765</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...58 lines deleted...]
-          <x:t>96,815</x:t>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>