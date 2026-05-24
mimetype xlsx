--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec6128d6fff4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8243e96df2d748d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440df5e362444837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfbd68ba42a413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b2cbc50b2d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440df5e362444837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6b231772f942e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfbd68ba42a413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,765</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,895</x:t>
-[...4 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>96,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>97,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>