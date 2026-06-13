--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8243e96df2d748d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dca598b393e41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfbd68ba42a413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a7d6c031024165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6b231772f942e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfbd68ba42a413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f4acecbd3d4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a7d6c031024165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,145</x:t>
-[...11 lines deleted...]
-          <x:t>97,055</x:t>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,980</x:t>
-[...21 lines deleted...]
-          <x:t>97,005</x:t>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...183 lines deleted...]
-          <x:t>96,945</x:t>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>96,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,935</x:t>
-[...139 lines deleted...]
-          <x:t>97,065</x:t>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>