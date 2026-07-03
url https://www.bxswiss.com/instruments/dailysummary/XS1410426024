--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dca598b393e41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70dc4647884407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a7d6c031024165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0ddcd7ec9a47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f4acecbd3d4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a7d6c031024165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9306d102ccc4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0ddcd7ec9a47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,935</x:t>
-[...65 lines deleted...]
-          <x:t>96,960</x:t>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,935</x:t>
-[...146 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,195</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...26 lines deleted...]
-          <x:t>97,215</x:t>
+          <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>