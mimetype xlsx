--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70dc4647884407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0756fdd62f4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0ddcd7ec9a47c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b4a5101c674768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9306d102ccc4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0ddcd7ec9a47c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20e17a11416449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b4a5101c674768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,205</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>97,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...11 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,050</x:t>
-[...441 lines deleted...]
-          <x:t>97,505</x:t>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>