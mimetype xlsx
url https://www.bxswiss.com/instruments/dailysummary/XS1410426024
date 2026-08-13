--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0756fdd62f4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a301b836b3b4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b4a5101c674768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d786757980b4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20e17a11416449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b4a5101c674768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79256b624ae44226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d786757980b4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...16 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>97,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
-[...60 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>97,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,000</x:t>
-[...31 lines deleted...]
-          <x:t>96,965</x:t>
+          <x:t>97,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>