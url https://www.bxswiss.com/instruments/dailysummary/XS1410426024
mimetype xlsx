--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a301b836b3b4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc303d4e4134542c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d786757980b4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281e63b5fed749b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79256b624ae44226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d786757980b4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeffceb0967b47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281e63b5fed749b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1410426024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,180</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,170</x:t>
-[...576 lines deleted...]
-          <x:t>97,185</x:t>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>