--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bad082631147ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58eef908655449c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e71fa90809b400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c98fd3ab3094b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb308738d3b240eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e71fa90809b400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958752fe80814f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c98fd3ab3094b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASML 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1405780963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...4 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,935</x:t>
-[...178 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,945</x:t>
-[...70 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>99,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>