--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58eef908655449c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4178f3ca5e47a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c98fd3ab3094b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0602d905d4d741d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958752fe80814f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c98fd3ab3094b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f542300a694184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0602d905d4d741d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASML 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1405780963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,945</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,945</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>99,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...340 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,775</x:t>
-[...58 lines deleted...]
-          <x:t>99,790</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>