--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4178f3ca5e47a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc561cdee60784977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0602d905d4d741d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9481350441f4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f542300a694184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0602d905d4d741d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c7402df3b14218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9481350441f4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASML 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1405780963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,765</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,765</x:t>
-[...436 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>