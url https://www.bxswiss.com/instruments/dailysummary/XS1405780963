--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc561cdee60784977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0564d5392f694c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9481350441f4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8ac2d82b834881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c7402df3b14218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9481350441f4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fe08774ce14017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8ac2d82b834881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASML 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1405780963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,820</x:t>
-[...286 lines deleted...]
-          <x:t>99,855</x:t>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,855</x:t>
-[...112 lines deleted...]
-          <x:t>99,865</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>