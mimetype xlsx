--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0564d5392f694c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11429daafb164d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8ac2d82b834881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R424f688739394530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fe08774ce14017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8ac2d82b834881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14962b406cb949ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R424f688739394530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASML 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1405780963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,855</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,855</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,875</x:t>
-[...43 lines deleted...]
-          <x:t>99,885</x:t>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,875</x:t>
-[...124 lines deleted...]
-          <x:t>99,905</x:t>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,895</x:t>
-[...26 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>99,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,935</x:t>
-[...4 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>