--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a22103af4f43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68f742b769e40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633e7960a2034785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf914b587a2ac47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8122344f5b61405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633e7960a2034785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3839609e39754a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf914b587a2ac47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,020</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>