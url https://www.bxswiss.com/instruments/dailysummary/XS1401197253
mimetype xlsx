--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68f742b769e40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32da35da989e4840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf914b587a2ac47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839b91ed36f744d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3839609e39754a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf914b587a2ac47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deeecf9b89b40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839b91ed36f744d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,245</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>80,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>