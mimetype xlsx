--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32da35da989e4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1461467964ff491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839b91ed36f744d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b32a8dcc5a474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deeecf9b89b40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839b91ed36f744d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4a94745b404862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b32a8dcc5a474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,175</x:t>
-[...237 lines deleted...]
-          <x:t>81,675</x:t>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,675</x:t>
-[...43 lines deleted...]
-          <x:t>81,780</x:t>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>81,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,880</x:t>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,455</x:t>
-[...16 lines deleted...]
-          <x:t>82,680</x:t>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,585</x:t>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>