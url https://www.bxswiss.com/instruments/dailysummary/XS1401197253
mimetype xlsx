--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1461467964ff491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8ae0316b184372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b32a8dcc5a474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7f2e5222bf485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4a94745b404862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b32a8dcc5a474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf9b8c2f0141c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7f2e5222bf485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>81,380</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>82,410</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,740</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>81,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>