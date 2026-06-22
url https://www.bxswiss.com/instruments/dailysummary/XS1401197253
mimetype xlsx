--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8ae0316b184372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34184c024e7a48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7f2e5222bf485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550ff9d9c2c0495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf9b8c2f0141c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7f2e5222bf485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad822601c3f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550ff9d9c2c0495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>82,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>82,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>83,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,340</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>82,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>