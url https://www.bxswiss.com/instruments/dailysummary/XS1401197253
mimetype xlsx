--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34184c024e7a48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26085d033e56469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550ff9d9c2c0495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f51c423bc4f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad822601c3f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550ff9d9c2c0495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e299e56a274262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f51c423bc4f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...259 lines deleted...]
-          <x:t>82,570</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,415</x:t>
-[...43 lines deleted...]
-          <x:t>82,600</x:t>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,630</x:t>
-[...198 lines deleted...]
-          <x:t>83,340</x:t>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>