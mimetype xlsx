--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26085d033e56469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aec84e615ec441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f51c423bc4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599ce794aaea4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e299e56a274262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f51c423bc4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1293da9af71345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599ce794aaea4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>82,540</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,440</x:t>
-[...97 lines deleted...]
-          <x:t>82,145</x:t>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,085</x:t>
-[...43 lines deleted...]
-          <x:t>82,340</x:t>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,235</x:t>
-[...70 lines deleted...]
-          <x:t>81,980</x:t>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,870</x:t>
-[...21 lines deleted...]
-          <x:t>81,960</x:t>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>81,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>