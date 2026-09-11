--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aec84e615ec441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f8f492d9814904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599ce794aaea4d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8d8571f2cb44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1293da9af71345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599ce794aaea4d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2d471b2d224ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8d8571f2cb44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,200</x:t>
-[...26 lines deleted...]
-          <x:t>82,035</x:t>
+          <x:t>82,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,930</x:t>
-[...593 lines deleted...]
-          <x:t>81,690</x:t>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>