--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f8f492d9814904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1348c0aa886474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8d8571f2cb44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re190b215014a49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2d471b2d224ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8d8571f2cb44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74157b39747c4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re190b215014a49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>