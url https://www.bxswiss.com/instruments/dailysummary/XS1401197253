--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1348c0aa886474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592f429d3fb14d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re190b215014a49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddecd03f56b4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74157b39747c4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re190b215014a49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85f277975904637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddecd03f56b4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unibail-Rodamco 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1401197253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>79,270</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>78,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>78,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,480</x:t>
-[...80 lines deleted...]
-          <x:t>78,750</x:t>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>78,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>