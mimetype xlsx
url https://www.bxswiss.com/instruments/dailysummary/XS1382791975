--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21935b553d5b45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be53a462b164893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb9758cc8464fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fbf50b9a784619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746caf3efbc9451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb9758cc8464fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4433a2c0084122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fbf50b9a784619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>98,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>