--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be53a462b164893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edfcd34544e49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fbf50b9a784619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e251d3288cc415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4433a2c0084122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fbf50b9a784619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d261826b234bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e251d3288cc415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,875</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,200</x:t>
-[...173 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,465</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>