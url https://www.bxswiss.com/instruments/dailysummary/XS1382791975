--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edfcd34544e49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd2207ef81c418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e251d3288cc415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72903a25bfce4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d261826b234bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e251d3288cc415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c1ab7bd22046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72903a25bfce4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,860</x:t>
-[...200 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...279 lines deleted...]
-          <x:t>97,465</x:t>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>