--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd2207ef81c418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03843499a1e1426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72903a25bfce4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6428a55e494c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c1ab7bd22046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72903a25bfce4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9024a56a8f594f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6428a55e494c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,355</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,355</x:t>
-[...16 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,660</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,745</x:t>
-[...63 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>97,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>