--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03843499a1e1426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafabd812a6a430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6428a55e494c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae86428f3674027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9024a56a8f594f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6428a55e494c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d9e506a01545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae86428f3674027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,745</x:t>
-[...286 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,755</x:t>
-[...161 lines deleted...]
-          <x:t>97,835</x:t>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,765</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,770</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>97,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>