--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafabd812a6a430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea121873cc04ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae86428f3674027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raceedb21cb1f4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d9e506a01545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae86428f3674027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b3a2ea5278480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raceedb21cb1f4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1382791975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,715</x:t>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,725</x:t>
-[...38 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>97,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>