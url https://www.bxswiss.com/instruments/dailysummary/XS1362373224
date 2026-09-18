--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9d7ba5b19148fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re765e5ee24c04643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eef0db56e84103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a2e8d19952492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3bb4b29d564bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eef0db56e84103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39094ad77164133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a2e8d19952492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
-[...16 lines deleted...]
-          <x:t>100,215</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>99,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>