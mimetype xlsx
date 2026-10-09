--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re765e5ee24c04643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fb3f1ba7794793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a2e8d19952492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra192e315b94b4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39094ad77164133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a2e8d19952492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d548e319c724ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra192e315b94b4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>