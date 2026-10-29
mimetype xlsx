--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fb3f1ba7794793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce5d316745240ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra192e315b94b4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744ae6a988904850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d548e319c724ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra192e315b94b4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867dd3c02731434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744ae6a988904850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
-[...80 lines deleted...]
-          <x:t>97,625</x:t>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...220 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>