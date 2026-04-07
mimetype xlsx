--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aee590ffc943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c427ed8c654061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0354f40dd7cb4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c522bce989489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd38c5b29b7c435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0354f40dd7cb4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba3278710c4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c522bce989489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>