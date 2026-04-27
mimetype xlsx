--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c427ed8c654061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd86a026655e49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c522bce989489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8df9f8423f546fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba3278710c4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c522bce989489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b445fa53bd2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8df9f8423f546fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>99,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,035</x:t>
-[...301 lines deleted...]
-          <x:t>98,755</x:t>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>