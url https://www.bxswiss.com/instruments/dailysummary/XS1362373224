--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd86a026655e49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb1e57a23e4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8df9f8423f546fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e37bb8d1204013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b445fa53bd2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8df9f8423f546fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838d354b4ccf4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e37bb8d1204013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,850</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...124 lines deleted...]
-          <x:t>99,025</x:t>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...210 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...53 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>