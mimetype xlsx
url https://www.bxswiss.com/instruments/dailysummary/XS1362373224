--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb1e57a23e4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6fd03dcb3c4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e37bb8d1204013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9df67ce181445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838d354b4ccf4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e37bb8d1204013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc466b68acafa4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9df67ce181445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,720</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,215</x:t>
-[...340 lines deleted...]
-          <x:t>99,435</x:t>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,435</x:t>
-[...193 lines deleted...]
-          <x:t>99,595</x:t>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>