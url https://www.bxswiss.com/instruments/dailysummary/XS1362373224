--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6fd03dcb3c4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f6ad9dc9394264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9df67ce181445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892757aeed74605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc466b68acafa4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9df67ce181445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85fde3528be4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892757aeed74605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,435</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,435</x:t>
-[...178 lines deleted...]
-          <x:t>99,195</x:t>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>100,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,855</x:t>
-[...166 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>