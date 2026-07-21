--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f6ad9dc9394264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158b2d1238464e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892757aeed74605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c29265f832043b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85fde3528be4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892757aeed74605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79935ae3a1f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c29265f832043b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,285</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,855</x:t>
-[...80 lines deleted...]
-          <x:t>99,945</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>101,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>