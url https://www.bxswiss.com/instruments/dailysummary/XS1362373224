--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158b2d1238464e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9d7ba5b19148fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c29265f832043b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eef0db56e84103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79935ae3a1f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c29265f832043b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3bb4b29d564bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eef0db56e84103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1362373224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,485</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>100,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,265</x:t>
-[...16 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,970</x:t>
-[...70 lines deleted...]
-          <x:t>99,985</x:t>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>