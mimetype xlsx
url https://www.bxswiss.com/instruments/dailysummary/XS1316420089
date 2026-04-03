--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7064d7607a042c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c8edb295a7408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b151d67907d4780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f96fe37a5064785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a96cf6a8c3413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b151d67907d4780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a633d584e14eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f96fe37a5064785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>