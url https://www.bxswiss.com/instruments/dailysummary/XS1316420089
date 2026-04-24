--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c8edb295a7408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82c9ba6c4a4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f96fe37a5064785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea32c11766094ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a633d584e14eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f96fe37a5064785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b1b96ecdd54f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea32c11766094ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>94,220</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>94,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,210</x:t>
+          <x:t>94,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>93,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>