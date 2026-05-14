--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b82c9ba6c4a4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0ba397e87944e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea32c11766094ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30954d36e3be48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b1b96ecdd54f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea32c11766094ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952b474583cc4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30954d36e3be48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,230</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,910</x:t>
-[...571 lines deleted...]
-          <x:t>94,285</x:t>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>