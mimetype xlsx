--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0ba397e87944e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a710d4eca4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30954d36e3be48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8083c81f76d7409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952b474583cc4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30954d36e3be48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8241f9c54f246a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8083c81f76d7409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,915</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>93,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>93,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,490</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>94,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>93,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>