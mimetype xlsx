--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a710d4eca4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46bb4d5bedc4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8083c81f76d7409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f3902bd7894c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8241f9c54f246a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8083c81f76d7409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7284d17e7cf4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f3902bd7894c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,085</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,945</x:t>
-[...65 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,640</x:t>
-[...340 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>94,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>