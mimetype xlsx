--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46bb4d5bedc4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f62ed788d91496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f3902bd7894c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b37610ab514931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7284d17e7cf4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f3902bd7894c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e31268583e4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b37610ab514931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>94,640</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,530</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,470</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>94,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>94,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,425</x:t>
-[...33 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,105</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>94,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>