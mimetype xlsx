--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f62ed788d91496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0960e566081843bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b37610ab514931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0e3da921094a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e31268583e4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b37610ab514931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb164e76e7fb4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0e3da921094a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,605</x:t>
-[...4 lines deleted...]
-          <x:t>94,420</x:t>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>94,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>