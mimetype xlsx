--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0960e566081843bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8c144a60bb4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0e3da921094a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5774df02f9d49f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb164e76e7fb4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0e3da921094a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39292d159f134d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5774df02f9d49f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,530</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,200</x:t>
-[...70 lines deleted...]
-          <x:t>94,370</x:t>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,105</x:t>
-[...48 lines deleted...]
-          <x:t>93,880</x:t>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,825</x:t>
-[...198 lines deleted...]
-          <x:t>93,815</x:t>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>