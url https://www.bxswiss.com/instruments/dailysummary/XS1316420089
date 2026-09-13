--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8c144a60bb4146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a16920922f4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5774df02f9d49f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8bd42e2671429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39292d159f134d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5774df02f9d49f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6305eae2db4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8bd42e2671429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,715</x:t>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,715</x:t>
-[...539 lines deleted...]
-          <x:t>93,695</x:t>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>