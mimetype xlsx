--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a16920922f4c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c23fe4837a24aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8bd42e2671429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da318fc7b14e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6305eae2db4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8bd42e2671429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e5b6e67eb14eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da318fc7b14e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>