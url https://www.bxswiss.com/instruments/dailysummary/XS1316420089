--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c23fe4837a24aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abdbafcff434d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da318fc7b14e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6bcf26fa0b4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e5b6e67eb14eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da318fc7b14e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ec6c57e9f5441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6bcf26fa0b4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Bahn 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1316420089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>93,120</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,880</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>92,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>92,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>