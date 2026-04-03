--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b802366d2c488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5cdb45ec604e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58998d12934f4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba8b08fa54740cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c92993c4814090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58998d12934f4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7860556b1bdf4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba8b08fa54740cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>95,295</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,275</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,865</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>