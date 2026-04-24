--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5cdb45ec604e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1585a08835224778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba8b08fa54740cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red54319fbcef4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7860556b1bdf4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba8b08fa54740cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c91849d7a64a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red54319fbcef4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,335</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>93,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,695</x:t>
-[...21 lines deleted...]
-          <x:t>93,855</x:t>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,735</x:t>
-[...350 lines deleted...]
-          <x:t>93,235</x:t>
+          <x:t>93,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>