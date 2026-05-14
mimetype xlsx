--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1585a08835224778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4256f724854e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red54319fbcef4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cbcaee62e47fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c91849d7a64a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red54319fbcef4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3afad85d4649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cbcaee62e47fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>93,105</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,075</x:t>
-[...80 lines deleted...]
-          <x:t>93,655</x:t>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>93,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,535</x:t>
-[...26 lines deleted...]
-          <x:t>93,325</x:t>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>93,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>