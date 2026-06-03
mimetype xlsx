--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4256f724854e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8157ca197c4edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cbcaee62e47fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd631b0129d4833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3afad85d4649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cbcaee62e47fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80744066879417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd631b0129d4833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,390</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,380</x:t>
-[...11 lines deleted...]
-          <x:t>93,460</x:t>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>93,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,805</x:t>
-[...124 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,705</x:t>
-[...205 lines deleted...]
-          <x:t>93,455</x:t>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,445</x:t>
-[...139 lines deleted...]
-          <x:t>93,385</x:t>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>