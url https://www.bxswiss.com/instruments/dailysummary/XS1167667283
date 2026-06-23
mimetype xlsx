--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8157ca197c4edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ac9c0e6f3f4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd631b0129d4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8873d7fb98f343b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80744066879417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd631b0129d4833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c19b8f532c444f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8873d7fb98f343b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,455</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,445</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,765</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>93,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>93,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>93,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>