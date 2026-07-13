--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ac9c0e6f3f4e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b93ac88150435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8873d7fb98f343b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605561b896c4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c19b8f532c444f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8873d7fb98f343b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4bdabff7264cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605561b896c4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,740</x:t>
-[...26 lines deleted...]
-          <x:t>93,805</x:t>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>93,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,875</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>93,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>