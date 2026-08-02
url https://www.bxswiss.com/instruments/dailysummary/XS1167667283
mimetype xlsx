--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b93ac88150435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d38d9a31684715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605561b896c4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3294cf24b9b44fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4bdabff7264cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605561b896c4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0ffc4708644ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3294cf24b9b44fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,965</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,025</x:t>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>93,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>