--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d38d9a31684715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6860396cbd84118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3294cf24b9b44fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77626c740484487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0ffc4708644ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3294cf24b9b44fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a88e6f12bcc43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77626c740484487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen International Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1167667283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,775</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,895</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,895</x:t>
-[...124 lines deleted...]
-          <x:t>93,885</x:t>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,585</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>93,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>