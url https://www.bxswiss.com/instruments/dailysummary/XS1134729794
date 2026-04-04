--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra990a000d801483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6beec4539db4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341b67d8f34c4720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc181c2a6c9c452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3928ee8da5f24d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341b67d8f34c4720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245071d98228424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc181c2a6c9c452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...70 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...26 lines deleted...]
-          <x:t>99,695</x:t>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...232 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,585</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
-[...198 lines deleted...]
-          <x:t>99,470</x:t>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>