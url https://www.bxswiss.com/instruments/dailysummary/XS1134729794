--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6beec4539db4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f172b707b84893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc181c2a6c9c452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be7649cdcb44ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245071d98228424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc181c2a6c9c452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a05cda2b3d949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be7649cdcb44ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,570</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,550</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>99,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>