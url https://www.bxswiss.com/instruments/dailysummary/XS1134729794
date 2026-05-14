--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f172b707b84893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3646d6c361524731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be7649cdcb44ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081ed1affc7f4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a05cda2b3d949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be7649cdcb44ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176a574a182e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081ed1affc7f4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,365</x:t>
-[...178 lines deleted...]
-          <x:t>99,465</x:t>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,415</x:t>
-[...38 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...193 lines deleted...]
-          <x:t>99,535</x:t>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,535</x:t>
-[...85 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>