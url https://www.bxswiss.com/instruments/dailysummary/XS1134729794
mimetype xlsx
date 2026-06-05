--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3646d6c361524731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1946ad5dc65b4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081ed1affc7f4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1077e8d72de4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176a574a182e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081ed1affc7f4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ed72817d914222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1077e8d72de4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,500</x:t>
-[...11 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,535</x:t>
-[...16 lines deleted...]
-          <x:t>99,535</x:t>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,535</x:t>
-[...16 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...124 lines deleted...]
-          <x:t>99,555</x:t>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...97 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,545</x:t>
-[...16 lines deleted...]
-          <x:t>99,575</x:t>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,575</x:t>
-[...58 lines deleted...]
-          <x:t>99,585</x:t>
+          <x:t>99,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>