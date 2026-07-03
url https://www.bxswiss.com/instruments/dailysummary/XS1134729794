--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1946ad5dc65b4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856fd85d00984a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1077e8d72de4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bad7e237d64413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ed72817d914222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1077e8d72de4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc398c46eba084cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bad7e237d64413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...448 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...43 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,665</x:t>
-[...16 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
-[...31 lines deleted...]
-          <x:t>99,695</x:t>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>