--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856fd85d00984a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de81b3848eb4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bad7e237d64413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436d1fda32d14672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc398c46eba084cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bad7e237d64413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f0c78fe68b49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436d1fda32d14672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,665</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
-[...16 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,665</x:t>
-[...16 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
-[...16 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...16 lines deleted...]
-          <x:t>99,695</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,685</x:t>
-[...16 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,665</x:t>
-[...16 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,665</x:t>
-[...43 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,745</x:t>
-[...16 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>99,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,765</x:t>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,775</x:t>
-[...16 lines deleted...]
-          <x:t>99,775</x:t>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,775</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>