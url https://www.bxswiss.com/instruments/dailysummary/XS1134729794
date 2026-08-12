--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de81b3848eb4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cc6f31dd924370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436d1fda32d14672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe2da0114e24202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f0c78fe68b49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436d1fda32d14672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62d2d0ceab4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe2da0114e24202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...11 lines deleted...]
-          <x:t>99,775</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,775</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,735</x:t>
-[...16 lines deleted...]
-          <x:t>99,755</x:t>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>99,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>99,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>