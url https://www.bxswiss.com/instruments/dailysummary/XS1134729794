--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cc6f31dd924370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd6bb99bb884636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe2da0114e24202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6bfe20f1f14f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62d2d0ceab4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe2da0114e24202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa419d77b33843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6bfe20f1f14f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Novartis 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1134729794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,755</x:t>
-[...97 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,785</x:t>
-[...70 lines deleted...]
-          <x:t>99,795</x:t>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,790</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...333 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>