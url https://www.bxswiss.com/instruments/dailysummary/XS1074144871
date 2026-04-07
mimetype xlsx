--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6660003d35d54a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb8f2afc42741dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf535d42c2c5f4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2906e87b2e364ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea9b9212f704ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf535d42c2c5f4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf773b1cd54534b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2906e87b2e364ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1074144871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>