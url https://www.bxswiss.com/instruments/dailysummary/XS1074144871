--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb8f2afc42741dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ded6685dff742ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2906e87b2e364ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb9427a18b740b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf773b1cd54534b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2906e87b2e364ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877d36260f9a4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb9427a18b740b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1074144871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,085</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>