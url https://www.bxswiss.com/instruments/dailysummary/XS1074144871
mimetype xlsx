--- v9 (2026-04-27)
+++ v10 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ded6685dff742ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5355e477b64141e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb9427a18b740b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997e677e2bd14bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877d36260f9a4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb9427a18b740b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbe5b1b1098428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997e677e2bd14bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldman Sachs Group 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1074144871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>