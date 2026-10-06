--- v13 (2026-09-16)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b15fb1e9d64f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333c6486889747f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417c28d7f9be4098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33aaf53d4f94940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cefa8f763774e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417c28d7f9be4098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a9300e5831472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33aaf53d4f94940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Bahn 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1045386494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,445</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...16 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,190</x:t>
-[...70 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,945</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>