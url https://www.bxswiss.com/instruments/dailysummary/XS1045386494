--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333c6486889747f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95837f980f65486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33aaf53d4f94940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbe32e4756448cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a9300e5831472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33aaf53d4f94940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a94c601dec43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbe32e4756448cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Bahn 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1045386494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,175</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,945</x:t>
-[...6 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,575</x:t>
-[...448 lines deleted...]
-          <x:t>98,825</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,720</x:t>
-[...4 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>